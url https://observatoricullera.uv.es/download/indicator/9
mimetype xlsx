--- v0 (2025-10-31)
+++ v1 (2026-05-25)
@@ -1,221 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25629"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10510"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crist\Desktop\IIDL\Cátedra de Cullera\CATEDRA CIUTAT CULLERA\OBSERVATORIO TERRITORIAL TURÍSTICO\INDICADORES LIMPIOS WEB II\ECONÓMICOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Desktop/IIDL/Càtedra Ciutat de Cullera/OBSERVATORIO TERRITORIAL TURÍSTICO/Indicadores/ECONÓMICOS/Mercado de trabajo/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E666620D-0E4A-4F07-B88F-8E6F5958BD0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{585EC7C3-C890-694A-B488-CB37AA6E587C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="29400" windowHeight="16480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="7">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>SECTOR</t>
   </si>
   <si>
-    <t>VALOR NUMÉRICO</t>
+    <t>VALOR PORCENTUAL</t>
   </si>
   <si>
-    <t>Agricultura</t>
+    <t>Agricultura (%)</t>
   </si>
   <si>
-    <t>Industria</t>
+    <t>Industria (%)</t>
   </si>
   <si>
-    <t>Construcción</t>
+    <t>Construcción (%)</t>
   </si>
   <si>
-    <t>Servicios</t>
-[...2 lines deleted...]
-    <t>2022 (1º trimestre)</t>
+    <t>Servicios (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
-    </font>
-[...11 lines deleted...]
-      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...16 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+  <cellXfs count="21">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
@@ -399,3499 +421,883 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:Z1000"/>
+  <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A32" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E41" sqref="E41"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.453125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="20.453125" customWidth="1"/>
-    <col min="3" max="3" width="22" customWidth="1"/>
+    <col min="1" max="1" width="21.83203125" customWidth="1"/>
+    <col min="2" max="2" width="21.1640625" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1"/>
+      <c r="D1" s="10"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="3"/>
-[...21 lines deleted...]
-      <c r="A2" s="4">
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+    </row>
+    <row r="2" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11">
         <v>2012</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="6">
-[...7 lines deleted...]
-      <c r="A3" s="4">
+      <c r="C2" s="13">
+        <v>5.3571428571428568</v>
+      </c>
+      <c r="D2" s="10"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+    </row>
+    <row r="3" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11">
         <v>2012</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="4">
+      <c r="B3" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="13">
+        <v>3.7037037037037037</v>
+      </c>
+      <c r="D3" s="10"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+    </row>
+    <row r="4" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A4" s="11">
         <v>2012</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="6">
-[...7 lines deleted...]
-      <c r="A5" s="8">
+      <c r="C4" s="13">
+        <v>8.2671957671957674</v>
+      </c>
+      <c r="D4" s="12"/>
+    </row>
+    <row r="5" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A5" s="11">
         <v>2012</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="10">
-[...7 lines deleted...]
-      <c r="A6" s="4">
+      <c r="C5" s="13">
+        <v>82.671957671957671</v>
+      </c>
+      <c r="D5" s="12"/>
+    </row>
+    <row r="6" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A6" s="16">
         <v>2013</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="6">
-[...7 lines deleted...]
-      <c r="A7" s="4">
+      <c r="C6" s="18">
+        <v>6.3239770037199863</v>
+      </c>
+      <c r="D6" s="12"/>
+      <c r="J6" s="9"/>
+    </row>
+    <row r="7" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A7" s="16">
         <v>2013</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="4">
+      <c r="B7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="18">
+        <v>3.1788975312817045</v>
+      </c>
+      <c r="D7" s="12"/>
+    </row>
+    <row r="8" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="16">
         <v>2013</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="6">
-[...4 lines deleted...]
-      <c r="A9" s="8">
+      <c r="C8" s="18">
+        <v>6.9327020629015896</v>
+      </c>
+      <c r="D8" s="10"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+    </row>
+    <row r="9" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="16">
         <v>2013</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="10">
-[...4 lines deleted...]
-      <c r="A10" s="4">
+      <c r="C9" s="18">
+        <v>83.564423402096722</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+    </row>
+    <row r="10" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="11">
         <v>2014</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="6">
-[...4 lines deleted...]
-      <c r="A11" s="4">
+      <c r="C10" s="13">
+        <v>7.1922544951590597</v>
+      </c>
+      <c r="D10" s="10"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+    </row>
+    <row r="11" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="11">
         <v>2014</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="4">
+      <c r="B11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="13">
+        <v>3.18118948824343</v>
+      </c>
+      <c r="D11" s="10"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+    </row>
+    <row r="12" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+      <c r="A12" s="11">
         <v>2014</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="6">
-[...7 lines deleted...]
-      <c r="A13" s="8">
+      <c r="C12" s="13">
+        <v>6.4661134163208853</v>
+      </c>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+    </row>
+    <row r="13" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+      <c r="A13" s="11">
         <v>2014</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="B13" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="10">
-[...2 lines deleted...]
-      <c r="D13" s="6"/>
+      <c r="C13" s="13">
+        <v>83.160442600276625</v>
+      </c>
+      <c r="D13" s="14"/>
       <c r="E13" s="6"/>
-      <c r="F13" s="11"/>
-[...2 lines deleted...]
-      <c r="A14" s="4">
+      <c r="F13" s="7"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+    </row>
+    <row r="14" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+      <c r="A14" s="16">
         <v>2015</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="6">
-[...7 lines deleted...]
-      <c r="A15" s="4">
+      <c r="C14" s="18">
+        <v>6.8251273344651953</v>
+      </c>
+      <c r="D14" s="14"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+    </row>
+    <row r="15" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+      <c r="A15" s="16">
         <v>2015</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="6"/>
+      <c r="B15" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="18">
+        <v>3.0560271646859083</v>
+      </c>
+      <c r="D15" s="14"/>
       <c r="E15" s="6"/>
-      <c r="F15" s="11"/>
-[...2 lines deleted...]
-      <c r="A16" s="4">
+      <c r="F15" s="7"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+    </row>
+    <row r="16" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+      <c r="A16" s="16">
         <v>2015</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="B16" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="6">
-[...2 lines deleted...]
-      <c r="D16" s="6"/>
+      <c r="C16" s="18">
+        <v>6.7232597623089987</v>
+      </c>
+      <c r="D16" s="14"/>
       <c r="E16" s="6"/>
-      <c r="F16" s="11"/>
-[...2 lines deleted...]
-      <c r="A17" s="8">
+      <c r="F16" s="7"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+    </row>
+    <row r="17" spans="1:10" ht="16" x14ac:dyDescent="0.2">
+      <c r="A17" s="16">
         <v>2015</v>
       </c>
-      <c r="B17" s="9" t="s">
+      <c r="B17" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="10">
-[...7 lines deleted...]
-      <c r="A18" s="4">
+      <c r="C17" s="18">
+        <v>83.395585738539893</v>
+      </c>
+      <c r="D17" s="14"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="1:10" ht="16" x14ac:dyDescent="0.2">
+      <c r="A18" s="11">
         <v>2016</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="6">
-[...7 lines deleted...]
-      <c r="A19" s="4">
+      <c r="C18" s="13">
+        <v>6.5971053517334228</v>
+      </c>
+      <c r="D18" s="14"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+    </row>
+    <row r="19" spans="1:10" ht="16" x14ac:dyDescent="0.2">
+      <c r="A19" s="11">
         <v>2016</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="4">
+      <c r="B19" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="13">
+        <v>3.0292830696735105</v>
+      </c>
+      <c r="D19" s="15"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+    </row>
+    <row r="20" spans="1:10" ht="16" x14ac:dyDescent="0.2">
+      <c r="A20" s="11">
         <v>2016</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B20" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C20" s="6">
-[...4 lines deleted...]
-      <c r="A21" s="8">
+      <c r="C20" s="13">
+        <v>7.3712554695388759</v>
+      </c>
+      <c r="D20" s="15"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A21" s="11">
         <v>2016</v>
       </c>
-      <c r="B21" s="9" t="s">
+      <c r="B21" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="10">
-[...4 lines deleted...]
-      <c r="A22" s="4">
+      <c r="C21" s="13">
+        <v>83.00235610905419</v>
+      </c>
+      <c r="D21" s="12"/>
+    </row>
+    <row r="22" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A22" s="16">
         <v>2017</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="6">
-[...4 lines deleted...]
-      <c r="A23" s="4">
+      <c r="C22" s="18">
+        <v>7.4</v>
+      </c>
+      <c r="D22" s="12"/>
+    </row>
+    <row r="23" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A23" s="16">
         <v>2017</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="4">
+      <c r="B23" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="18">
+        <v>3.0333333333333332</v>
+      </c>
+      <c r="D23" s="12"/>
+    </row>
+    <row r="24" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A24" s="16">
         <v>2017</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="6">
-[...4 lines deleted...]
-      <c r="A25" s="8">
+      <c r="C24" s="18">
+        <v>7.3</v>
+      </c>
+      <c r="D24" s="12"/>
+    </row>
+    <row r="25" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A25" s="16">
         <v>2017</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C25" s="10">
-[...4 lines deleted...]
-      <c r="A26" s="4">
+      <c r="C25" s="18">
+        <v>82.266666666666666</v>
+      </c>
+      <c r="D25" s="12"/>
+    </row>
+    <row r="26" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A26" s="11">
         <v>2018</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B26" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C26" s="6">
-[...4 lines deleted...]
-      <c r="A27" s="4">
+      <c r="C26" s="13">
+        <v>6.1184210526315788</v>
+      </c>
+      <c r="D26" s="12"/>
+    </row>
+    <row r="27" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A27" s="11">
         <v>2018</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="4">
+      <c r="B27" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="13">
+        <v>3.1578947368421053</v>
+      </c>
+      <c r="D27" s="12"/>
+    </row>
+    <row r="28" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A28" s="11">
         <v>2018</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C28" s="6">
-[...4 lines deleted...]
-      <c r="A29" s="8">
+      <c r="C28" s="13">
+        <v>7.6315789473684212</v>
+      </c>
+      <c r="D28" s="12"/>
+    </row>
+    <row r="29" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A29" s="11">
         <v>2018</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B29" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C29" s="10">
-[...4 lines deleted...]
-      <c r="A30" s="4">
+      <c r="C29" s="13">
+        <v>83.09210526315789</v>
+      </c>
+      <c r="D29" s="12"/>
+    </row>
+    <row r="30" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A30" s="16">
         <v>2019</v>
       </c>
-      <c r="B30" s="5" t="s">
+      <c r="B30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C30" s="6">
-[...4 lines deleted...]
-      <c r="A31" s="4">
+      <c r="C30" s="18">
+        <v>6.0449050086355776</v>
+      </c>
+      <c r="D30" s="12"/>
+    </row>
+    <row r="31" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A31" s="16">
         <v>2019</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="4">
+      <c r="B31" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="18">
+        <v>3.6269430051813472</v>
+      </c>
+      <c r="D31" s="12"/>
+    </row>
+    <row r="32" spans="1:10" ht="13" x14ac:dyDescent="0.15">
+      <c r="A32" s="16">
         <v>2019</v>
       </c>
-      <c r="B32" s="5" t="s">
+      <c r="B32" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="6">
-[...4 lines deleted...]
-      <c r="A33" s="8">
+      <c r="C32" s="18">
+        <v>7.6856649395509509</v>
+      </c>
+      <c r="D32" s="12"/>
+    </row>
+    <row r="33" spans="1:5" ht="13" x14ac:dyDescent="0.15">
+      <c r="A33" s="16">
         <v>2019</v>
       </c>
-      <c r="B33" s="9" t="s">
+      <c r="B33" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="10">
-[...4 lines deleted...]
-      <c r="A34" s="4">
+      <c r="C33" s="18">
+        <v>82.642487046632127</v>
+      </c>
+      <c r="D33" s="12"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="11">
         <v>2020</v>
       </c>
-      <c r="B34" s="5" t="s">
+      <c r="B34" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="6">
-[...4 lines deleted...]
-      <c r="A35" s="4">
+      <c r="C34" s="12">
+        <v>5.57</v>
+      </c>
+      <c r="D34" s="20"/>
+      <c r="E34" s="6"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="11">
         <v>2020</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="4">
+      <c r="B35" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="13">
+        <v>3.92</v>
+      </c>
+      <c r="D35" s="12"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="11">
         <v>2020</v>
       </c>
-      <c r="B36" s="5" t="s">
+      <c r="B36" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="6">
-[...4 lines deleted...]
-      <c r="A37" s="8">
+      <c r="C36" s="13">
+        <v>8.73</v>
+      </c>
+      <c r="D36" s="12"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="11">
         <v>2020</v>
       </c>
-      <c r="B37" s="9" t="s">
+      <c r="B37" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="10">
-[...3 lines deleted...]
-    <row r="38" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C37" s="12">
+        <v>81.78</v>
+      </c>
+      <c r="D37" s="12"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="17">
         <v>2021</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="B38" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C38" s="13">
-[...3 lines deleted...]
-    <row r="39" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C38" s="18">
+        <v>5.74</v>
+      </c>
+      <c r="D38" s="12"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="17">
         <v>2021</v>
       </c>
-      <c r="B39" s="5" t="s">
-[...6 lines deleted...]
-    <row r="40" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B39" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="18">
+        <v>4</v>
+      </c>
+      <c r="D39" s="12"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="17">
         <v>2021</v>
       </c>
-      <c r="B40" s="5" t="s">
+      <c r="B40" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C40" s="13">
-[...4 lines deleted...]
-      <c r="A41" s="18">
+      <c r="C40" s="17">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="D40" s="12"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="17">
         <v>2021</v>
       </c>
-      <c r="B41" s="9" t="s">
+      <c r="B41" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C41" s="14">
-[...7 lines deleted...]
-      <c r="B42" s="15" t="s">
+      <c r="C41" s="18">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D41" s="12"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B42" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="13">
-        <v>27</v>
-[...6 lines deleted...]
-      <c r="B43" s="15" t="s">
+        <v>4.67</v>
+      </c>
+      <c r="D42" s="12"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B43" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="13">
-        <v>29</v>
-[...6 lines deleted...]
-      <c r="B44" s="15" t="s">
+        <v>3.91</v>
+      </c>
+      <c r="D43" s="12"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B44" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="13">
-        <v>70</v>
-[...6 lines deleted...]
-      <c r="B45" s="15" t="s">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D44" s="12"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B45" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C45" s="13">
-[...39 lines deleted...]
-    <row r="58" spans="3:3" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="C45" s="12">
+        <v>82.21</v>
+      </c>
+      <c r="D45" s="12"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="18">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="D46" s="12"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="18">
+        <v>3.46</v>
+      </c>
+      <c r="D47" s="12"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="18">
+        <v>9</v>
+      </c>
+      <c r="D48" s="12"/>
+    </row>
+    <row r="49" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="17">
+        <v>82.81</v>
+      </c>
+      <c r="D49" s="12"/>
+    </row>
+    <row r="50" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="13">
+        <v>4.47</v>
+      </c>
+      <c r="D50" s="12"/>
+    </row>
+    <row r="51" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" s="13">
+        <v>3.27</v>
+      </c>
+      <c r="D51" s="12"/>
+    </row>
+    <row r="52" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" s="13">
+        <v>9.31</v>
+      </c>
+      <c r="D52" s="12"/>
+    </row>
+    <row r="53" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="12">
+        <v>82.95</v>
+      </c>
+      <c r="D53" s="12"/>
+    </row>
+    <row r="54" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="18">
+        <v>4.5</v>
+      </c>
+      <c r="D54" s="12"/>
+    </row>
+    <row r="55" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B55" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="18">
+        <v>3.04</v>
+      </c>
+      <c r="D55" s="12"/>
+    </row>
+    <row r="56" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="18">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="D56" s="12"/>
+    </row>
+    <row r="57" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="17">
+        <v>82.84</v>
+      </c>
+      <c r="D57" s="12"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="12"/>
+      <c r="B58" s="12"/>
       <c r="C58" s="12"/>
-    </row>
-[...2824 lines deleted...]
-      <c r="C1000" s="12"/>
+      <c r="D58" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Josep Poppenmaier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>