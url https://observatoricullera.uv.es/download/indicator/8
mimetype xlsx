--- v0 (2025-10-10)
+++ v1 (2026-06-15)
@@ -1,273 +1,3207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10525"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crist\Desktop\IIDL\Cátedra de Cullera\CATEDRA CIUTAT CULLERA\OBSERVATORIO TERRITORIAL TURÍSTICO\INDICADORES LIMPIOS WEB II\SOCIALES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Desktop/IIDL/Càtedra Ciutat de Cullera/OBSERVATORIO TERRITORIAL TURÍSTICO/Indicadores/SOCIALES/Demografía/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D83B2BC3-AB37-4894-93D9-E44955216B97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A019C25-D451-A047-B371-C033BB54EB6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="23260" windowHeight="12460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="10">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>VALOR PORCENTUAL</t>
   </si>
   <si>
     <t>REGIÓN</t>
   </si>
   <si>
     <t>Cullera</t>
   </si>
   <si>
     <t>Cullera &lt;16</t>
   </si>
   <si>
     <t>Cullera &gt;64</t>
   </si>
   <si>
     <t>Comarca Ribera Baja</t>
   </si>
   <si>
     <t>Provincia Valencia</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
+  <si>
+    <t>Fuente: Portal estadístico de la Generalitat Valenciana (PEGV)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...25 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tasa de dependencia </a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="de-DE"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:pivotFmts>
+      <c:pivotFmt>
+        <c:idx val="0"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="1"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="2"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="3"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="4"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="5"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:lumMod val="50000"/>
+              <a:lumOff val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="6"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="7"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="8"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="9"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="10"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="11"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:lumMod val="50000"/>
+              <a:lumOff val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="12"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="13"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="14"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="15"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="16"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="17"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:lumMod val="50000"/>
+              <a:lumOff val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+    </c:pivotFmts>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:v>Comarca Ribera Baja</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strLit>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>2003</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2004</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2005</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>2006</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>2007</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>2008</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>2009</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>2010</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>2011</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>2012</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>2013</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>2014</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>2015</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>2016</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>2017</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>2018</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>2019</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>2020</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>2021</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>2022</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>2023</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>2024</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>2025</c:v>
+              </c:pt>
+            </c:strLit>
+          </c:cat>
+          <c:val>
+            <c:numLit>
+              <c:formatCode>General</c:formatCode>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>46.7</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46.6</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>46.3</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>46.7</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>47</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>47</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>47.2</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>48.1</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>48.8</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>49.6</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>50.3</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>51.5</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>52.1</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>52.7</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>53.7</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>54.6</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>54.6</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>54.5</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>54.3</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>53.8</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>53.3</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>53.2</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>53.4</c:v>
+              </c:pt>
+            </c:numLit>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-8CA0-4B3D-9775-D9B766850F60}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:v>Comunidad Valenciana</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strLit>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>2003</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2004</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2005</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>2006</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>2007</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>2008</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>2009</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>2010</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>2011</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>2012</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>2013</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>2014</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>2015</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>2016</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>2017</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>2018</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>2019</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>2020</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>2021</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>2022</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>2023</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>2024</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>2025</c:v>
+              </c:pt>
+            </c:strLit>
+          </c:cat>
+          <c:val>
+            <c:numLit>
+              <c:formatCode>General</c:formatCode>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>46.9</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46.5</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>45.8</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>46.4</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>46.5</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>46.6</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>47.3</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>48.2</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>49.3</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>50.1</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>51.1</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>51.8</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>52.6</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>53</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>53.5</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>54</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>54</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>53.8</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>53.8</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>53.8</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>53.7</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>53.3</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>53</c:v>
+              </c:pt>
+            </c:numLit>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-8CA0-4B3D-9775-D9B766850F60}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:v>Cullera</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strLit>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>2003</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2004</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2005</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>2006</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>2007</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>2008</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>2009</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>2010</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>2011</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>2012</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>2013</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>2014</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>2015</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>2016</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>2017</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>2018</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>2019</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>2020</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>2021</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>2022</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>2023</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>2024</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>2025</c:v>
+              </c:pt>
+            </c:strLit>
+          </c:cat>
+          <c:val>
+            <c:numLit>
+              <c:formatCode>General</c:formatCode>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>45.75</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>45.12</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>45.36</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>46.03</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>46.52</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>46.5</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>46.32</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>47.26</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>47.93</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>49.52</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>50.64</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>52.22</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>53.25</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>53.67</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>54.26</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>55.15</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>54.9</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>54.7</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>54.3</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>53.7</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>52.9</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>53.3</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>53.6</c:v>
+              </c:pt>
+            </c:numLit>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-8CA0-4B3D-9775-D9B766850F60}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:v>Cullera &lt;16</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strLit>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>2003</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2004</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2005</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>2006</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>2007</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>2008</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>2009</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>2010</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>2011</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>2012</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>2013</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>2014</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>2015</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>2016</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>2017</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>2018</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>2019</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>2020</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>2021</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>2022</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>2023</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>2024</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>2025</c:v>
+              </c:pt>
+            </c:strLit>
+          </c:cat>
+          <c:val>
+            <c:numLit>
+              <c:formatCode>General</c:formatCode>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>18.5</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>19.3</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>19.899999999999999</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>20.2</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>20.399999999999999</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>20.399999999999999</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>20.399999999999999</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>20.6</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>20.9</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>21.3</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>21.4</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>22.2</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>22.3</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>22.4</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>22.1</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>22</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>21.7</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>18.5</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>20.8</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>19.899999999999999</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>19.8</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>19.5</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>19.5</c:v>
+              </c:pt>
+            </c:numLit>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-8CA0-4B3D-9775-D9B766850F60}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="4"/>
+          <c:order val="4"/>
+          <c:tx>
+            <c:v>Cullera &gt;64</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strLit>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>2003</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2004</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2005</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>2006</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>2007</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>2008</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>2009</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>2010</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>2011</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>2012</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>2013</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>2014</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>2015</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>2016</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>2017</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>2018</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>2019</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>2020</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>2021</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>2022</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>2023</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>2024</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>2025</c:v>
+              </c:pt>
+            </c:strLit>
+          </c:cat>
+          <c:val>
+            <c:numLit>
+              <c:formatCode>General</c:formatCode>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>27.3</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>25.8</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>25.4</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>25.9</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>26.1</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>26.1</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>25.9</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>26.6</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>27.1</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>28.2</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>29.3</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>30</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>30.9</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>31.3</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>32.1</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>33.1</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>33.299999999999997</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>27.3</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>33.5</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>33.799999999999997</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>33</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>33.799999999999997</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>34.1</c:v>
+              </c:pt>
+            </c:numLit>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-8CA0-4B3D-9775-D9B766850F60}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="5"/>
+          <c:order val="5"/>
+          <c:tx>
+            <c:v>Provincia Valencia</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strLit>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>2003</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2004</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2005</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>2006</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>2007</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>2008</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>2009</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>2010</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>2011</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>2012</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>2013</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>2014</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>2015</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>2016</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>2017</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>2018</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>2019</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>2020</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>2021</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>2022</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>2023</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>2024</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>2025</c:v>
+              </c:pt>
+            </c:strLit>
+          </c:cat>
+          <c:val>
+            <c:numLit>
+              <c:formatCode>General</c:formatCode>
+              <c:ptCount val="23"/>
+              <c:pt idx="0">
+                <c:v>45.7</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>45.6</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>44.9</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>45.5</c:v>
+              </c:pt>
+              <c:pt idx="4">
+                <c:v>45.5</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>45.6</c:v>
+              </c:pt>
+              <c:pt idx="6">
+                <c:v>46.1</c:v>
+              </c:pt>
+              <c:pt idx="7">
+                <c:v>46.9</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>48</c:v>
+              </c:pt>
+              <c:pt idx="9">
+                <c:v>48.6</c:v>
+              </c:pt>
+              <c:pt idx="10">
+                <c:v>49.7</c:v>
+              </c:pt>
+              <c:pt idx="11">
+                <c:v>50.9</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>51.7</c:v>
+              </c:pt>
+              <c:pt idx="13">
+                <c:v>52.3</c:v>
+              </c:pt>
+              <c:pt idx="14">
+                <c:v>52.9</c:v>
+              </c:pt>
+              <c:pt idx="15">
+                <c:v>53.3</c:v>
+              </c:pt>
+              <c:pt idx="16">
+                <c:v>53.4</c:v>
+              </c:pt>
+              <c:pt idx="17">
+                <c:v>53.2</c:v>
+              </c:pt>
+              <c:pt idx="18">
+                <c:v>53.1</c:v>
+              </c:pt>
+              <c:pt idx="19">
+                <c:v>52.9</c:v>
+              </c:pt>
+              <c:pt idx="20">
+                <c:v>52.6</c:v>
+              </c:pt>
+              <c:pt idx="21">
+                <c:v>52.2</c:v>
+              </c:pt>
+              <c:pt idx="22">
+                <c:v>51.8</c:v>
+              </c:pt>
+            </c:numLit>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000005-8CA0-4B3D-9775-D9B766850F60}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:overlap val="100"/>
+        <c:axId val="271472607"/>
+        <c:axId val="1490203023"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="271472607"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1490203023"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1490203023"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="271472607"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="de-DE"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="de-DE"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+  <c:extLst/>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="297">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>177800</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E18B1C92-62F2-455F-867B-466D7C0F5F17}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
@@ -422,4058 +3356,4211 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:P1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A100" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E115" sqref="E115"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.453125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col min="2" max="2" width="21.453125" customWidth="1"/>
-    <col min="3" max="3" width="23.26953125" customWidth="1"/>
+    <col min="2" max="2" width="21.5" customWidth="1"/>
+    <col min="3" max="3" width="23.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3">
+    <row r="2" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A2" s="6">
         <v>2003</v>
       </c>
-      <c r="B2" s="4">
+      <c r="B2" s="7">
         <v>45.75</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3">
+    <row r="3" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A3" s="8">
         <v>2003</v>
       </c>
-      <c r="B3" s="6">
+      <c r="B3" s="9">
         <v>18.5</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="3">
+    <row r="4" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A4" s="6">
         <v>2003</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="10">
         <v>27.3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="3">
+    <row r="5" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A5" s="8">
         <v>2003</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="9">
         <v>46.7</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="3">
+    <row r="6" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A6" s="6">
         <v>2003</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="10">
         <v>45.7</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="7">
+    <row r="7" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A7" s="11">
         <v>2003</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="9">
         <v>46.9</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="10">
+    <row r="8" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A8" s="13">
         <v>2004</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="7">
         <v>45.12</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="10">
+    <row r="9" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A9" s="11">
         <v>2004</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="9">
         <v>19.3</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="10">
+    <row r="10" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A10" s="13">
         <v>2004</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="10">
         <v>25.8</v>
       </c>
-      <c r="C10" s="11" t="s">
+      <c r="C10" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="10">
+    <row r="11" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A11" s="11">
         <v>2004</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="9">
         <v>46.6</v>
       </c>
-      <c r="C11" s="11" t="s">
+      <c r="C11" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="10">
+    <row r="12" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A12" s="13">
         <v>2004</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="10">
         <v>45.6</v>
       </c>
-      <c r="C12" s="11" t="s">
+      <c r="C12" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="7">
+    <row r="13" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A13" s="11">
         <v>2004</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="9">
         <v>46.5</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="C13" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="10">
+    <row r="14" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A14" s="13">
         <v>2005</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="7">
         <v>45.36</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="C14" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="10">
+    <row r="15" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A15" s="11">
         <v>2005</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="9">
         <v>19.899999999999999</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="C15" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="10">
+    <row r="16" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A16" s="13">
         <v>2005</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="10">
         <v>25.4</v>
       </c>
-      <c r="C16" s="11" t="s">
+      <c r="C16" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="10">
+    <row r="17" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A17" s="11">
         <v>2005</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="9">
         <v>46.3</v>
       </c>
-      <c r="C17" s="11" t="s">
+      <c r="C17" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="10">
+    <row r="18" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A18" s="13">
         <v>2005</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="10">
         <v>44.9</v>
       </c>
-      <c r="C18" s="11" t="s">
+      <c r="C18" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="7">
+    <row r="19" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A19" s="11">
         <v>2005</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B19" s="9">
         <v>45.8</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="C19" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="10">
+    <row r="20" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A20" s="13">
         <v>2006</v>
       </c>
-      <c r="B20" s="4">
+      <c r="B20" s="7">
         <v>46.03</v>
       </c>
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="10">
+    <row r="21" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A21" s="11">
         <v>2006</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="9">
         <v>20.2</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="C21" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="10">
+    <row r="22" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A22" s="13">
         <v>2006</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="10">
         <v>25.9</v>
       </c>
-      <c r="C22" s="11" t="s">
+      <c r="C22" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="10">
+    <row r="23" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A23" s="11">
         <v>2006</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="9">
         <v>46.7</v>
       </c>
-      <c r="C23" s="11" t="s">
+      <c r="C23" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="10">
+    <row r="24" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A24" s="13">
         <v>2006</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="10">
         <v>45.5</v>
       </c>
-      <c r="C24" s="11" t="s">
+      <c r="C24" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="7">
+    <row r="25" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A25" s="11">
         <v>2006</v>
       </c>
-      <c r="B25" s="8">
+      <c r="B25" s="9">
         <v>46.4</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="10">
+    <row r="26" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A26" s="13">
         <v>2007</v>
       </c>
-      <c r="B26" s="4">
+      <c r="B26" s="7">
         <v>46.52</v>
       </c>
-      <c r="C26" s="11" t="s">
+      <c r="C26" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="10">
+    <row r="27" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A27" s="11">
         <v>2007</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="9">
         <v>20.399999999999999</v>
       </c>
-      <c r="C27" s="11" t="s">
+      <c r="C27" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="10">
+    <row r="28" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A28" s="13">
         <v>2007</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="10">
         <v>26.1</v>
       </c>
-      <c r="C28" s="11" t="s">
+      <c r="C28" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="10">
+    <row r="29" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A29" s="11">
         <v>2007</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="9">
         <v>47</v>
       </c>
-      <c r="C29" s="11" t="s">
+      <c r="C29" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="10">
+    <row r="30" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A30" s="13">
         <v>2007</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="10">
         <v>45.5</v>
       </c>
-      <c r="C30" s="11" t="s">
+      <c r="C30" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="7">
+    <row r="31" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A31" s="11">
         <v>2007</v>
       </c>
-      <c r="B31" s="8">
+      <c r="B31" s="9">
         <v>46.5</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="C31" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="10">
+    <row r="32" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A32" s="13">
         <v>2008</v>
       </c>
-      <c r="B32" s="4">
+      <c r="B32" s="7">
         <v>46.5</v>
       </c>
-      <c r="C32" s="11" t="s">
+      <c r="C32" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="10">
+    <row r="33" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A33" s="11">
         <v>2008</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="9">
         <v>20.399999999999999</v>
       </c>
-      <c r="C33" s="11" t="s">
+      <c r="C33" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="10">
+    <row r="34" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A34" s="13">
         <v>2008</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="10">
         <v>26.1</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="C34" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="10">
+    <row r="35" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A35" s="11">
         <v>2008</v>
       </c>
-      <c r="B35" s="6">
+      <c r="B35" s="9">
         <v>47</v>
       </c>
-      <c r="C35" s="11" t="s">
+      <c r="C35" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="10">
+    <row r="36" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A36" s="13">
         <v>2008</v>
       </c>
-      <c r="B36" s="6">
+      <c r="B36" s="10">
         <v>45.6</v>
       </c>
-      <c r="C36" s="11" t="s">
+      <c r="C36" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="7">
+    <row r="37" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A37" s="11">
         <v>2008</v>
       </c>
-      <c r="B37" s="8">
+      <c r="B37" s="9">
         <v>46.6</v>
       </c>
-      <c r="C37" s="9" t="s">
+      <c r="C37" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="10">
+    <row r="38" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A38" s="13">
         <v>2009</v>
       </c>
-      <c r="B38" s="4">
+      <c r="B38" s="7">
         <v>46.32</v>
       </c>
-      <c r="C38" s="11" t="s">
+      <c r="C38" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="10">
+    <row r="39" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A39" s="11">
         <v>2009</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="9">
         <v>20.399999999999999</v>
       </c>
-      <c r="C39" s="11" t="s">
+      <c r="C39" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="10">
+    <row r="40" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A40" s="13">
         <v>2009</v>
       </c>
-      <c r="B40" s="6">
+      <c r="B40" s="10">
         <v>25.9</v>
       </c>
-      <c r="C40" s="11" t="s">
+      <c r="C40" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="10">
+    <row r="41" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A41" s="11">
         <v>2009</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="9">
         <v>47.2</v>
       </c>
-      <c r="C41" s="11" t="s">
+      <c r="C41" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="10">
+    <row r="42" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A42" s="13">
         <v>2009</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="10">
         <v>46.1</v>
       </c>
-      <c r="C42" s="11" t="s">
+      <c r="C42" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="7">
+    <row r="43" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A43" s="11">
         <v>2009</v>
       </c>
-      <c r="B43" s="8">
+      <c r="B43" s="9">
         <v>47.3</v>
       </c>
-      <c r="C43" s="9" t="s">
+      <c r="C43" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="10">
+    <row r="44" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A44" s="13">
         <v>2010</v>
       </c>
-      <c r="B44" s="4">
+      <c r="B44" s="7">
         <v>47.26</v>
       </c>
-      <c r="C44" s="11" t="s">
+      <c r="C44" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="10">
+    <row r="45" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A45" s="11">
         <v>2010</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="9">
         <v>20.6</v>
       </c>
-      <c r="C45" s="11" t="s">
+      <c r="C45" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="10">
+    <row r="46" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A46" s="13">
         <v>2010</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="10">
         <v>26.6</v>
       </c>
-      <c r="C46" s="11" t="s">
+      <c r="C46" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="10">
+    <row r="47" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A47" s="11">
         <v>2010</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="9">
         <v>48.1</v>
       </c>
-      <c r="C47" s="11" t="s">
+      <c r="C47" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="10">
+    <row r="48" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A48" s="13">
         <v>2010</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="10">
         <v>46.9</v>
       </c>
-      <c r="C48" s="11" t="s">
+      <c r="C48" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="49" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="7">
+    <row r="49" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A49" s="11">
         <v>2010</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="9">
         <v>48.2</v>
       </c>
-      <c r="C49" s="9" t="s">
+      <c r="C49" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="10">
+    <row r="50" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A50" s="13">
         <v>2011</v>
       </c>
-      <c r="B50" s="4">
+      <c r="B50" s="7">
         <v>47.93</v>
       </c>
-      <c r="C50" s="11" t="s">
+      <c r="C50" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="51" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="10">
+    <row r="51" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A51" s="11">
         <v>2011</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="9">
         <v>20.9</v>
       </c>
-      <c r="C51" s="11" t="s">
+      <c r="C51" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="52" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="10">
+    <row r="52" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A52" s="13">
         <v>2011</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="10">
         <v>27.1</v>
       </c>
-      <c r="C52" s="11" t="s">
+      <c r="C52" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="10">
+    <row r="53" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A53" s="11">
         <v>2011</v>
       </c>
-      <c r="B53" s="6">
+      <c r="B53" s="9">
         <v>48.8</v>
       </c>
-      <c r="C53" s="11" t="s">
+      <c r="C53" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="54" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="10">
+    <row r="54" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A54" s="13">
         <v>2011</v>
       </c>
-      <c r="B54" s="6">
+      <c r="B54" s="10">
         <v>48</v>
       </c>
-      <c r="C54" s="11" t="s">
+      <c r="C54" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="55" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="7">
+    <row r="55" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A55" s="11">
         <v>2011</v>
       </c>
-      <c r="B55" s="8">
+      <c r="B55" s="9">
         <v>49.3</v>
       </c>
-      <c r="C55" s="9" t="s">
+      <c r="C55" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="56" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="10">
+    <row r="56" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A56" s="13">
         <v>2012</v>
       </c>
-      <c r="B56" s="4">
+      <c r="B56" s="7">
         <v>49.52</v>
       </c>
-      <c r="C56" s="11" t="s">
+      <c r="C56" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="57" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="10">
+    <row r="57" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A57" s="11">
         <v>2012</v>
       </c>
-      <c r="B57" s="6">
+      <c r="B57" s="9">
         <v>21.3</v>
       </c>
-      <c r="C57" s="11" t="s">
+      <c r="C57" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="58" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="10">
+    <row r="58" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A58" s="13">
         <v>2012</v>
       </c>
-      <c r="B58" s="6">
+      <c r="B58" s="10">
         <v>28.2</v>
       </c>
-      <c r="C58" s="11" t="s">
+      <c r="C58" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="59" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="10">
+    <row r="59" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A59" s="11">
         <v>2012</v>
       </c>
-      <c r="B59" s="6">
+      <c r="B59" s="9">
         <v>49.6</v>
       </c>
-      <c r="C59" s="11" t="s">
+      <c r="C59" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="60" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="10">
+    <row r="60" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A60" s="13">
         <v>2012</v>
       </c>
-      <c r="B60" s="6">
+      <c r="B60" s="10">
         <v>48.6</v>
       </c>
-      <c r="C60" s="11" t="s">
+      <c r="C60" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="61" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="7">
+    <row r="61" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A61" s="11">
         <v>2012</v>
       </c>
-      <c r="B61" s="8">
+      <c r="B61" s="9">
         <v>50.1</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="C61" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="62" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="10">
+    <row r="62" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A62" s="13">
         <v>2013</v>
       </c>
-      <c r="B62" s="4">
+      <c r="B62" s="7">
         <v>50.64</v>
       </c>
-      <c r="C62" s="11" t="s">
+      <c r="C62" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="63" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="10">
+    <row r="63" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A63" s="11">
         <v>2013</v>
       </c>
-      <c r="B63" s="6">
+      <c r="B63" s="9">
         <v>21.4</v>
       </c>
-      <c r="C63" s="11" t="s">
+      <c r="C63" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="64" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="10">
+    <row r="64" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A64" s="13">
         <v>2013</v>
       </c>
-      <c r="B64" s="6">
+      <c r="B64" s="10">
         <v>29.3</v>
       </c>
-      <c r="C64" s="11" t="s">
+      <c r="C64" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="65" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="10">
+    <row r="65" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A65" s="11">
         <v>2013</v>
       </c>
-      <c r="B65" s="6">
+      <c r="B65" s="9">
         <v>50.3</v>
       </c>
-      <c r="C65" s="11" t="s">
+      <c r="C65" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="66" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="10">
+    <row r="66" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A66" s="13">
         <v>2013</v>
       </c>
-      <c r="B66" s="6">
+      <c r="B66" s="10">
         <v>49.7</v>
       </c>
-      <c r="C66" s="11" t="s">
+      <c r="C66" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="67" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="7">
+    <row r="67" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A67" s="11">
         <v>2013</v>
       </c>
-      <c r="B67" s="8">
+      <c r="B67" s="9">
         <v>51.1</v>
       </c>
-      <c r="C67" s="9" t="s">
+      <c r="C67" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="68" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="10">
+    <row r="68" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A68" s="13">
         <v>2014</v>
       </c>
-      <c r="B68" s="4">
+      <c r="B68" s="7">
         <v>52.22</v>
       </c>
-      <c r="C68" s="11" t="s">
+      <c r="C68" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="69" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="10">
+    <row r="69" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A69" s="11">
         <v>2014</v>
       </c>
-      <c r="B69" s="6">
+      <c r="B69" s="9">
         <v>22.2</v>
       </c>
-      <c r="C69" s="11" t="s">
+      <c r="C69" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="70" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="10">
+    <row r="70" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A70" s="13">
         <v>2014</v>
       </c>
-      <c r="B70" s="6">
+      <c r="B70" s="10">
         <v>30</v>
       </c>
-      <c r="C70" s="11" t="s">
+      <c r="C70" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="71" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="10">
+    <row r="71" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A71" s="11">
         <v>2014</v>
       </c>
-      <c r="B71" s="6">
+      <c r="B71" s="9">
         <v>51.5</v>
       </c>
-      <c r="C71" s="11" t="s">
+      <c r="C71" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="72" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="10">
+    <row r="72" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A72" s="13">
         <v>2014</v>
       </c>
-      <c r="B72" s="6">
+      <c r="B72" s="10">
         <v>50.9</v>
       </c>
-      <c r="C72" s="11" t="s">
+      <c r="C72" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="73" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="7">
+    <row r="73" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A73" s="11">
         <v>2014</v>
       </c>
-      <c r="B73" s="8">
+      <c r="B73" s="9">
         <v>51.8</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="C73" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="74" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="10">
+    <row r="74" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A74" s="13">
         <v>2015</v>
       </c>
-      <c r="B74" s="4">
+      <c r="B74" s="7">
         <v>53.25</v>
       </c>
-      <c r="C74" s="11" t="s">
+      <c r="C74" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="75" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="10">
+    <row r="75" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A75" s="11">
         <v>2015</v>
       </c>
-      <c r="B75" s="6">
+      <c r="B75" s="9">
         <v>22.3</v>
       </c>
-      <c r="C75" s="11" t="s">
+      <c r="C75" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="76" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="10">
+    <row r="76" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A76" s="13">
         <v>2015</v>
       </c>
-      <c r="B76" s="6">
+      <c r="B76" s="10">
         <v>30.9</v>
       </c>
-      <c r="C76" s="11" t="s">
+      <c r="C76" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="77" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="10">
+    <row r="77" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A77" s="11">
         <v>2015</v>
       </c>
-      <c r="B77" s="6">
+      <c r="B77" s="9">
         <v>52.1</v>
       </c>
-      <c r="C77" s="11" t="s">
+      <c r="C77" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="78" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="10">
+    <row r="78" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A78" s="13">
         <v>2015</v>
       </c>
-      <c r="B78" s="6">
+      <c r="B78" s="10">
         <v>51.7</v>
       </c>
-      <c r="C78" s="11" t="s">
+      <c r="C78" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="79" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="7">
+    <row r="79" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A79" s="11">
         <v>2015</v>
       </c>
-      <c r="B79" s="8">
+      <c r="B79" s="9">
         <v>52.6</v>
       </c>
-      <c r="C79" s="9" t="s">
+      <c r="C79" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="80" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="10">
+    <row r="80" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A80" s="13">
         <v>2016</v>
       </c>
-      <c r="B80" s="4">
+      <c r="B80" s="7">
         <v>53.67</v>
       </c>
-      <c r="C80" s="11" t="s">
+      <c r="C80" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="81" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="10">
+    <row r="81" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A81" s="11">
         <v>2016</v>
       </c>
-      <c r="B81" s="6">
+      <c r="B81" s="9">
         <v>22.4</v>
       </c>
-      <c r="C81" s="11" t="s">
+      <c r="C81" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="82" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="10">
+    <row r="82" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A82" s="13">
         <v>2016</v>
       </c>
-      <c r="B82" s="6">
+      <c r="B82" s="10">
         <v>31.3</v>
       </c>
-      <c r="C82" s="11" t="s">
+      <c r="C82" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="83" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="10">
+    <row r="83" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A83" s="11">
         <v>2016</v>
       </c>
-      <c r="B83" s="6">
+      <c r="B83" s="9">
         <v>52.7</v>
       </c>
-      <c r="C83" s="11" t="s">
+      <c r="C83" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="84" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="10">
+    <row r="84" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A84" s="13">
         <v>2016</v>
       </c>
-      <c r="B84" s="6">
+      <c r="B84" s="10">
         <v>52.3</v>
       </c>
-      <c r="C84" s="11" t="s">
+      <c r="C84" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="85" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="7">
+    <row r="85" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A85" s="11">
         <v>2016</v>
       </c>
-      <c r="B85" s="8">
+      <c r="B85" s="9">
         <v>53</v>
       </c>
-      <c r="C85" s="9" t="s">
+      <c r="C85" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="86" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="10">
+    <row r="86" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A86" s="13">
         <v>2017</v>
       </c>
-      <c r="B86" s="4">
+      <c r="B86" s="7">
         <v>54.26</v>
       </c>
-      <c r="C86" s="11" t="s">
+      <c r="C86" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="87" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="10">
+    <row r="87" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A87" s="11">
         <v>2017</v>
       </c>
-      <c r="B87" s="6">
+      <c r="B87" s="9">
         <v>22.1</v>
       </c>
-      <c r="C87" s="11" t="s">
+      <c r="C87" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="88" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="10">
+    <row r="88" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A88" s="13">
         <v>2017</v>
       </c>
-      <c r="B88" s="6">
+      <c r="B88" s="10">
         <v>32.1</v>
       </c>
-      <c r="C88" s="11" t="s">
+      <c r="C88" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="89" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="10">
+    <row r="89" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A89" s="11">
         <v>2017</v>
       </c>
-      <c r="B89" s="6">
+      <c r="B89" s="9">
         <v>53.7</v>
       </c>
-      <c r="C89" s="11" t="s">
+      <c r="C89" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="90" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="10">
+    <row r="90" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A90" s="13">
         <v>2017</v>
       </c>
-      <c r="B90" s="6">
+      <c r="B90" s="10">
         <v>52.9</v>
       </c>
-      <c r="C90" s="11" t="s">
+      <c r="C90" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="91" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="7">
+    <row r="91" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A91" s="11">
         <v>2017</v>
       </c>
-      <c r="B91" s="8">
+      <c r="B91" s="9">
         <v>53.5</v>
       </c>
-      <c r="C91" s="9" t="s">
+      <c r="C91" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="92" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="10">
+    <row r="92" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A92" s="13">
         <v>2018</v>
       </c>
-      <c r="B92" s="4">
+      <c r="B92" s="7">
         <v>55.15</v>
       </c>
-      <c r="C92" s="11" t="s">
+      <c r="C92" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="93" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="10">
+    <row r="93" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A93" s="11">
         <v>2018</v>
       </c>
-      <c r="B93" s="6">
+      <c r="B93" s="9">
         <v>22</v>
       </c>
-      <c r="C93" s="11" t="s">
+      <c r="C93" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="94" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="10">
+    <row r="94" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A94" s="13">
         <v>2018</v>
       </c>
-      <c r="B94" s="6">
+      <c r="B94" s="10">
         <v>33.1</v>
       </c>
-      <c r="C94" s="11" t="s">
+      <c r="C94" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="95" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="10">
+    <row r="95" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A95" s="11">
         <v>2018</v>
       </c>
-      <c r="B95" s="6">
+      <c r="B95" s="9">
         <v>54.6</v>
       </c>
-      <c r="C95" s="11" t="s">
+      <c r="C95" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="96" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="10">
+    <row r="96" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A96" s="13">
         <v>2018</v>
       </c>
-      <c r="B96" s="6">
+      <c r="B96" s="10">
         <v>53.3</v>
       </c>
-      <c r="C96" s="11" t="s">
+      <c r="C96" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="97" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="7">
+    <row r="97" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A97" s="11">
         <v>2018</v>
       </c>
-      <c r="B97" s="8">
+      <c r="B97" s="9">
         <v>54</v>
       </c>
-      <c r="C97" s="9" t="s">
+      <c r="C97" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="98" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="10">
+    <row r="98" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A98" s="13">
         <v>2019</v>
       </c>
-      <c r="B98" s="4">
+      <c r="B98" s="7">
         <v>54.9</v>
       </c>
-      <c r="C98" s="11" t="s">
+      <c r="C98" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="99" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="10">
+    <row r="99" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A99" s="11">
         <v>2019</v>
       </c>
-      <c r="B99" s="6">
+      <c r="B99" s="9">
         <v>21.7</v>
       </c>
-      <c r="C99" s="11" t="s">
+      <c r="C99" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="100" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="10">
+    <row r="100" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A100" s="13">
         <v>2019</v>
       </c>
-      <c r="B100" s="6">
+      <c r="B100" s="10">
         <v>33.299999999999997</v>
       </c>
-      <c r="C100" s="11" t="s">
+      <c r="C100" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="101" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="10">
+    <row r="101" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A101" s="11">
         <v>2019</v>
       </c>
-      <c r="B101" s="6">
+      <c r="B101" s="9">
         <v>54.6</v>
       </c>
-      <c r="C101" s="11" t="s">
+      <c r="C101" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="102" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="10">
+    <row r="102" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A102" s="13">
         <v>2019</v>
       </c>
-      <c r="B102" s="6">
+      <c r="B102" s="10">
         <v>53.4</v>
       </c>
-      <c r="C102" s="11" t="s">
+      <c r="C102" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="103" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="7">
+    <row r="103" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A103" s="11">
         <v>2019</v>
       </c>
-      <c r="B103" s="8">
+      <c r="B103" s="9">
         <v>54</v>
       </c>
-      <c r="C103" s="9" t="s">
+      <c r="C103" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="104" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="10">
+    <row r="104" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A104" s="13">
         <v>2020</v>
       </c>
-      <c r="B104" s="12">
+      <c r="B104" s="15">
         <v>54.7</v>
       </c>
-      <c r="C104" s="11" t="s">
+      <c r="C104" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="105" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="10">
+    <row r="105" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A105" s="11">
         <v>2020</v>
       </c>
-      <c r="B105" s="12">
+      <c r="B105" s="16">
         <v>18.5</v>
       </c>
-      <c r="C105" s="11" t="s">
+      <c r="C105" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="106" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="10">
+    <row r="106" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A106" s="13">
         <v>2020</v>
       </c>
-      <c r="B106" s="12">
+      <c r="B106" s="15">
         <v>27.3</v>
       </c>
-      <c r="C106" s="11" t="s">
+      <c r="C106" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="107" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="10">
+    <row r="107" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A107" s="11">
         <v>2020</v>
       </c>
-      <c r="B107" s="12">
+      <c r="B107" s="16">
         <v>54.5</v>
       </c>
-      <c r="C107" s="11" t="s">
+      <c r="C107" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="108" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="10">
+    <row r="108" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A108" s="13">
         <v>2020</v>
       </c>
-      <c r="B108" s="12">
+      <c r="B108" s="15">
         <v>53.2</v>
       </c>
-      <c r="C108" s="11" t="s">
+      <c r="C108" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="109" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="13">
+    <row r="109" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A109" s="11">
         <v>2020</v>
       </c>
-      <c r="B109" s="14">
+      <c r="B109" s="16">
         <v>53.8</v>
       </c>
-      <c r="C109" s="9" t="s">
+      <c r="C109" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="110" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="15">
+    <row r="110" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A110" s="17">
         <v>2021</v>
       </c>
-      <c r="B110" s="16">
+      <c r="B110" s="18">
         <v>54.3</v>
       </c>
       <c r="C110" s="17" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="111" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="18">
+    <row r="111" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A111" s="19">
         <v>2021</v>
       </c>
-      <c r="B111" s="19">
+      <c r="B111" s="20">
         <v>20.8</v>
       </c>
-      <c r="C111" s="17" t="s">
+      <c r="C111" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="112" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="18">
+    <row r="112" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A112" s="17">
         <v>2021</v>
       </c>
-      <c r="B112" s="19">
+      <c r="B112" s="21">
         <v>33.5</v>
       </c>
       <c r="C112" s="17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="113" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="18">
+    <row r="113" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A113" s="19">
         <v>2021</v>
       </c>
-      <c r="B113" s="19">
+      <c r="B113" s="20">
         <v>54.3</v>
       </c>
-      <c r="C113" s="17" t="s">
+      <c r="C113" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="114" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="18">
+    <row r="114" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A114" s="17">
         <v>2021</v>
       </c>
-      <c r="B114" s="19">
+      <c r="B114" s="21">
         <v>53.1</v>
       </c>
       <c r="C114" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="115" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A115" s="20">
+    <row r="115" spans="1:3" ht="13">
+      <c r="A115" s="19">
         <v>2021</v>
       </c>
-      <c r="B115" s="21">
+      <c r="B115" s="20">
         <v>53.8</v>
       </c>
-      <c r="C115" s="22" t="s">
+      <c r="C115" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="116" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A116" s="18">
+    <row r="116" spans="1:3" ht="13">
+      <c r="A116" s="17">
         <v>2022</v>
       </c>
-      <c r="B116" s="12">
+      <c r="B116" s="15">
         <v>53.7</v>
       </c>
       <c r="C116" s="17" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="117" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A117" s="18">
+    <row r="117" spans="1:3" ht="13">
+      <c r="A117" s="19">
         <v>2022</v>
       </c>
-      <c r="B117" s="12">
+      <c r="B117" s="16">
         <v>19.899999999999999</v>
       </c>
-      <c r="C117" s="17" t="s">
+      <c r="C117" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="118" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A118" s="18">
+    <row r="118" spans="1:3" ht="13">
+      <c r="A118" s="17">
         <v>2022</v>
       </c>
-      <c r="B118" s="12">
+      <c r="B118" s="15">
         <v>33.799999999999997</v>
       </c>
       <c r="C118" s="17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="119" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A119" s="18">
+    <row r="119" spans="1:3" ht="13">
+      <c r="A119" s="19">
         <v>2022</v>
       </c>
-      <c r="B119" s="12">
+      <c r="B119" s="16">
         <v>53.8</v>
       </c>
-      <c r="C119" s="17" t="s">
+      <c r="C119" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="120" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A120" s="18">
+    <row r="120" spans="1:3" ht="13">
+      <c r="A120" s="17">
         <v>2022</v>
       </c>
-      <c r="B120" s="12">
+      <c r="B120" s="15">
         <v>52.9</v>
       </c>
       <c r="C120" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="121" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A121" s="20">
+    <row r="121" spans="1:3" ht="13">
+      <c r="A121" s="19">
         <v>2022</v>
       </c>
-      <c r="B121" s="14">
+      <c r="B121" s="16">
         <v>53.8</v>
       </c>
-      <c r="C121" s="22" t="s">
+      <c r="C121" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="122" spans="1:3" ht="12.5" x14ac:dyDescent="0.25">
-[...2634 lines deleted...]
-      <c r="B1000" s="12"/>
+    <row r="122" spans="1:3" ht="13">
+      <c r="A122" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B122" s="15">
+        <v>52.9</v>
+      </c>
+      <c r="C122" s="17" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="13">
+      <c r="A123" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B123" s="16">
+        <v>19.8</v>
+      </c>
+      <c r="C123" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="13">
+      <c r="A124" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B124" s="15">
+        <v>33</v>
+      </c>
+      <c r="C124" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="13">
+      <c r="A125" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B125" s="16">
+        <v>53.3</v>
+      </c>
+      <c r="C125" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="13">
+      <c r="A126" s="17">
+        <v>2023</v>
+      </c>
+      <c r="B126" s="15">
+        <v>52.6</v>
+      </c>
+      <c r="C126" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="13">
+      <c r="A127" s="19">
+        <v>2023</v>
+      </c>
+      <c r="B127" s="16">
+        <v>53.7</v>
+      </c>
+      <c r="C127" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="13">
+      <c r="A128" s="17">
+        <v>2024</v>
+      </c>
+      <c r="B128" s="15">
+        <v>53.3</v>
+      </c>
+      <c r="C128" s="17" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="13">
+      <c r="A129" s="19">
+        <v>2024</v>
+      </c>
+      <c r="B129" s="16">
+        <v>19.5</v>
+      </c>
+      <c r="C129" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="13">
+      <c r="A130" s="17">
+        <v>2024</v>
+      </c>
+      <c r="B130" s="15">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="C130" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="13">
+      <c r="A131" s="19">
+        <v>2024</v>
+      </c>
+      <c r="B131" s="16">
+        <v>53.2</v>
+      </c>
+      <c r="C131" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="13">
+      <c r="A132" s="17">
+        <v>2024</v>
+      </c>
+      <c r="B132" s="15">
+        <v>52.2</v>
+      </c>
+      <c r="C132" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="13">
+      <c r="A133" s="19">
+        <v>2024</v>
+      </c>
+      <c r="B133" s="16">
+        <v>53.3</v>
+      </c>
+      <c r="C133" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="13">
+      <c r="A134" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B134" s="15">
+        <v>53.6</v>
+      </c>
+      <c r="C134" s="17" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="13">
+      <c r="A135" s="19">
+        <v>2025</v>
+      </c>
+      <c r="B135" s="16">
+        <v>19.5</v>
+      </c>
+      <c r="C135" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="13">
+      <c r="A136" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B136" s="15">
+        <v>34.1</v>
+      </c>
+      <c r="C136" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="13">
+      <c r="A137" s="19">
+        <v>2025</v>
+      </c>
+      <c r="B137" s="16">
+        <v>53.4</v>
+      </c>
+      <c r="C137" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="13">
+      <c r="A138" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B138" s="15">
+        <v>51.8</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="13">
+      <c r="A139" s="19">
+        <v>2025</v>
+      </c>
+      <c r="B139" s="16">
+        <v>53</v>
+      </c>
+      <c r="C139" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="13">
+      <c r="B140" s="2"/>
+    </row>
+    <row r="141" spans="1:3" ht="13">
+      <c r="A141" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="2"/>
+    </row>
+    <row r="142" spans="1:3" ht="13">
+      <c r="B142" s="2"/>
+    </row>
+    <row r="143" spans="1:3" ht="13">
+      <c r="B143" s="2"/>
+    </row>
+    <row r="144" spans="1:3" ht="13">
+      <c r="B144" s="2"/>
+    </row>
+    <row r="145" spans="2:2" ht="13">
+      <c r="B145" s="2"/>
+    </row>
+    <row r="146" spans="2:2" ht="13">
+      <c r="B146" s="2"/>
+    </row>
+    <row r="147" spans="2:2" ht="13">
+      <c r="B147" s="2"/>
+    </row>
+    <row r="148" spans="2:2" ht="13">
+      <c r="B148" s="2"/>
+    </row>
+    <row r="149" spans="2:2" ht="13">
+      <c r="B149" s="2"/>
+    </row>
+    <row r="150" spans="2:2" ht="13">
+      <c r="B150" s="2"/>
+    </row>
+    <row r="151" spans="2:2" ht="13">
+      <c r="B151" s="2"/>
+    </row>
+    <row r="152" spans="2:2" ht="13">
+      <c r="B152" s="2"/>
+    </row>
+    <row r="153" spans="2:2" ht="13">
+      <c r="B153" s="2"/>
+    </row>
+    <row r="154" spans="2:2" ht="13">
+      <c r="B154" s="2"/>
+    </row>
+    <row r="155" spans="2:2" ht="13">
+      <c r="B155" s="2"/>
+    </row>
+    <row r="156" spans="2:2" ht="13">
+      <c r="B156" s="2"/>
+    </row>
+    <row r="157" spans="2:2" ht="13">
+      <c r="B157" s="2"/>
+    </row>
+    <row r="158" spans="2:2" ht="13">
+      <c r="B158" s="2"/>
+    </row>
+    <row r="159" spans="2:2" ht="13">
+      <c r="B159" s="2"/>
+    </row>
+    <row r="160" spans="2:2" ht="13">
+      <c r="B160" s="2"/>
+    </row>
+    <row r="161" spans="2:2" ht="13">
+      <c r="B161" s="2"/>
+    </row>
+    <row r="162" spans="2:2" ht="13">
+      <c r="B162" s="2"/>
+    </row>
+    <row r="163" spans="2:2" ht="13">
+      <c r="B163" s="2"/>
+    </row>
+    <row r="164" spans="2:2" ht="13">
+      <c r="B164" s="2"/>
+    </row>
+    <row r="165" spans="2:2" ht="13">
+      <c r="B165" s="2"/>
+    </row>
+    <row r="166" spans="2:2" ht="13">
+      <c r="B166" s="2"/>
+    </row>
+    <row r="167" spans="2:2" ht="13">
+      <c r="B167" s="2"/>
+    </row>
+    <row r="168" spans="2:2" ht="13">
+      <c r="B168" s="2"/>
+    </row>
+    <row r="169" spans="2:2" ht="13">
+      <c r="B169" s="2"/>
+    </row>
+    <row r="170" spans="2:2" ht="13">
+      <c r="B170" s="2"/>
+    </row>
+    <row r="171" spans="2:2" ht="13">
+      <c r="B171" s="2"/>
+    </row>
+    <row r="172" spans="2:2" ht="13">
+      <c r="B172" s="2"/>
+    </row>
+    <row r="173" spans="2:2" ht="13">
+      <c r="B173" s="2"/>
+    </row>
+    <row r="174" spans="2:2" ht="13">
+      <c r="B174" s="2"/>
+    </row>
+    <row r="175" spans="2:2" ht="13">
+      <c r="B175" s="2"/>
+    </row>
+    <row r="176" spans="2:2" ht="13">
+      <c r="B176" s="2"/>
+    </row>
+    <row r="177" spans="2:2" ht="13">
+      <c r="B177" s="2"/>
+    </row>
+    <row r="178" spans="2:2" ht="13">
+      <c r="B178" s="2"/>
+    </row>
+    <row r="179" spans="2:2" ht="13">
+      <c r="B179" s="2"/>
+    </row>
+    <row r="180" spans="2:2" ht="13">
+      <c r="B180" s="2"/>
+    </row>
+    <row r="181" spans="2:2" ht="13">
+      <c r="B181" s="2"/>
+    </row>
+    <row r="182" spans="2:2" ht="13">
+      <c r="B182" s="2"/>
+    </row>
+    <row r="183" spans="2:2" ht="13">
+      <c r="B183" s="2"/>
+    </row>
+    <row r="184" spans="2:2" ht="13">
+      <c r="B184" s="2"/>
+    </row>
+    <row r="185" spans="2:2" ht="13">
+      <c r="B185" s="2"/>
+    </row>
+    <row r="186" spans="2:2" ht="13">
+      <c r="B186" s="2"/>
+    </row>
+    <row r="187" spans="2:2" ht="13">
+      <c r="B187" s="2"/>
+    </row>
+    <row r="188" spans="2:2" ht="13">
+      <c r="B188" s="2"/>
+    </row>
+    <row r="189" spans="2:2" ht="13">
+      <c r="B189" s="2"/>
+    </row>
+    <row r="190" spans="2:2" ht="13">
+      <c r="B190" s="2"/>
+    </row>
+    <row r="191" spans="2:2" ht="13">
+      <c r="B191" s="2"/>
+    </row>
+    <row r="192" spans="2:2" ht="13">
+      <c r="B192" s="2"/>
+    </row>
+    <row r="193" spans="2:2" ht="13">
+      <c r="B193" s="2"/>
+    </row>
+    <row r="194" spans="2:2" ht="13">
+      <c r="B194" s="2"/>
+    </row>
+    <row r="195" spans="2:2" ht="13">
+      <c r="B195" s="2"/>
+    </row>
+    <row r="196" spans="2:2" ht="13">
+      <c r="B196" s="2"/>
+    </row>
+    <row r="197" spans="2:2" ht="13">
+      <c r="B197" s="2"/>
+    </row>
+    <row r="198" spans="2:2" ht="13">
+      <c r="B198" s="2"/>
+    </row>
+    <row r="199" spans="2:2" ht="13">
+      <c r="B199" s="2"/>
+    </row>
+    <row r="200" spans="2:2" ht="13">
+      <c r="B200" s="2"/>
+    </row>
+    <row r="201" spans="2:2" ht="13">
+      <c r="B201" s="2"/>
+    </row>
+    <row r="202" spans="2:2" ht="13">
+      <c r="B202" s="2"/>
+    </row>
+    <row r="203" spans="2:2" ht="13">
+      <c r="B203" s="2"/>
+    </row>
+    <row r="204" spans="2:2" ht="13">
+      <c r="B204" s="2"/>
+    </row>
+    <row r="205" spans="2:2" ht="13">
+      <c r="B205" s="2"/>
+    </row>
+    <row r="206" spans="2:2" ht="13">
+      <c r="B206" s="2"/>
+    </row>
+    <row r="207" spans="2:2" ht="13">
+      <c r="B207" s="2"/>
+    </row>
+    <row r="208" spans="2:2" ht="13">
+      <c r="B208" s="2"/>
+    </row>
+    <row r="209" spans="2:2" ht="13">
+      <c r="B209" s="2"/>
+    </row>
+    <row r="210" spans="2:2" ht="13">
+      <c r="B210" s="2"/>
+    </row>
+    <row r="211" spans="2:2" ht="13">
+      <c r="B211" s="2"/>
+    </row>
+    <row r="212" spans="2:2" ht="13">
+      <c r="B212" s="2"/>
+    </row>
+    <row r="213" spans="2:2" ht="13">
+      <c r="B213" s="2"/>
+    </row>
+    <row r="214" spans="2:2" ht="13">
+      <c r="B214" s="2"/>
+    </row>
+    <row r="215" spans="2:2" ht="13">
+      <c r="B215" s="2"/>
+    </row>
+    <row r="216" spans="2:2" ht="13">
+      <c r="B216" s="2"/>
+    </row>
+    <row r="217" spans="2:2" ht="13">
+      <c r="B217" s="2"/>
+    </row>
+    <row r="218" spans="2:2" ht="13">
+      <c r="B218" s="2"/>
+    </row>
+    <row r="219" spans="2:2" ht="13">
+      <c r="B219" s="2"/>
+    </row>
+    <row r="220" spans="2:2" ht="13">
+      <c r="B220" s="2"/>
+    </row>
+    <row r="221" spans="2:2" ht="13">
+      <c r="B221" s="2"/>
+    </row>
+    <row r="222" spans="2:2" ht="13">
+      <c r="B222" s="2"/>
+    </row>
+    <row r="223" spans="2:2" ht="13">
+      <c r="B223" s="2"/>
+    </row>
+    <row r="224" spans="2:2" ht="13">
+      <c r="B224" s="2"/>
+    </row>
+    <row r="225" spans="2:2" ht="13">
+      <c r="B225" s="2"/>
+    </row>
+    <row r="226" spans="2:2" ht="13">
+      <c r="B226" s="2"/>
+    </row>
+    <row r="227" spans="2:2" ht="13">
+      <c r="B227" s="2"/>
+    </row>
+    <row r="228" spans="2:2" ht="13">
+      <c r="B228" s="2"/>
+    </row>
+    <row r="229" spans="2:2" ht="13">
+      <c r="B229" s="2"/>
+    </row>
+    <row r="230" spans="2:2" ht="13">
+      <c r="B230" s="2"/>
+    </row>
+    <row r="231" spans="2:2" ht="13">
+      <c r="B231" s="2"/>
+    </row>
+    <row r="232" spans="2:2" ht="13">
+      <c r="B232" s="2"/>
+    </row>
+    <row r="233" spans="2:2" ht="13">
+      <c r="B233" s="2"/>
+    </row>
+    <row r="234" spans="2:2" ht="13">
+      <c r="B234" s="2"/>
+    </row>
+    <row r="235" spans="2:2" ht="13">
+      <c r="B235" s="2"/>
+    </row>
+    <row r="236" spans="2:2" ht="13">
+      <c r="B236" s="2"/>
+    </row>
+    <row r="237" spans="2:2" ht="13">
+      <c r="B237" s="2"/>
+    </row>
+    <row r="238" spans="2:2" ht="13">
+      <c r="B238" s="2"/>
+    </row>
+    <row r="239" spans="2:2" ht="13">
+      <c r="B239" s="2"/>
+    </row>
+    <row r="240" spans="2:2" ht="13">
+      <c r="B240" s="2"/>
+    </row>
+    <row r="241" spans="2:2" ht="13">
+      <c r="B241" s="2"/>
+    </row>
+    <row r="242" spans="2:2" ht="13">
+      <c r="B242" s="2"/>
+    </row>
+    <row r="243" spans="2:2" ht="13">
+      <c r="B243" s="2"/>
+    </row>
+    <row r="244" spans="2:2" ht="13">
+      <c r="B244" s="2"/>
+    </row>
+    <row r="245" spans="2:2" ht="13">
+      <c r="B245" s="2"/>
+    </row>
+    <row r="246" spans="2:2" ht="13">
+      <c r="B246" s="2"/>
+    </row>
+    <row r="247" spans="2:2" ht="13">
+      <c r="B247" s="2"/>
+    </row>
+    <row r="248" spans="2:2" ht="13">
+      <c r="B248" s="2"/>
+    </row>
+    <row r="249" spans="2:2" ht="13">
+      <c r="B249" s="2"/>
+    </row>
+    <row r="250" spans="2:2" ht="13">
+      <c r="B250" s="2"/>
+    </row>
+    <row r="251" spans="2:2" ht="13">
+      <c r="B251" s="2"/>
+    </row>
+    <row r="252" spans="2:2" ht="13">
+      <c r="B252" s="2"/>
+    </row>
+    <row r="253" spans="2:2" ht="13">
+      <c r="B253" s="2"/>
+    </row>
+    <row r="254" spans="2:2" ht="13">
+      <c r="B254" s="2"/>
+    </row>
+    <row r="255" spans="2:2" ht="13">
+      <c r="B255" s="2"/>
+    </row>
+    <row r="256" spans="2:2" ht="13">
+      <c r="B256" s="2"/>
+    </row>
+    <row r="257" spans="2:2" ht="13">
+      <c r="B257" s="2"/>
+    </row>
+    <row r="258" spans="2:2" ht="13">
+      <c r="B258" s="2"/>
+    </row>
+    <row r="259" spans="2:2" ht="13">
+      <c r="B259" s="2"/>
+    </row>
+    <row r="260" spans="2:2" ht="13">
+      <c r="B260" s="2"/>
+    </row>
+    <row r="261" spans="2:2" ht="13">
+      <c r="B261" s="2"/>
+    </row>
+    <row r="262" spans="2:2" ht="13">
+      <c r="B262" s="2"/>
+    </row>
+    <row r="263" spans="2:2" ht="13">
+      <c r="B263" s="2"/>
+    </row>
+    <row r="264" spans="2:2" ht="13">
+      <c r="B264" s="2"/>
+    </row>
+    <row r="265" spans="2:2" ht="13">
+      <c r="B265" s="2"/>
+    </row>
+    <row r="266" spans="2:2" ht="13">
+      <c r="B266" s="2"/>
+    </row>
+    <row r="267" spans="2:2" ht="13">
+      <c r="B267" s="2"/>
+    </row>
+    <row r="268" spans="2:2" ht="13">
+      <c r="B268" s="2"/>
+    </row>
+    <row r="269" spans="2:2" ht="13">
+      <c r="B269" s="2"/>
+    </row>
+    <row r="270" spans="2:2" ht="13">
+      <c r="B270" s="2"/>
+    </row>
+    <row r="271" spans="2:2" ht="13">
+      <c r="B271" s="2"/>
+    </row>
+    <row r="272" spans="2:2" ht="13">
+      <c r="B272" s="2"/>
+    </row>
+    <row r="273" spans="2:2" ht="13">
+      <c r="B273" s="2"/>
+    </row>
+    <row r="274" spans="2:2" ht="13">
+      <c r="B274" s="2"/>
+    </row>
+    <row r="275" spans="2:2" ht="13">
+      <c r="B275" s="2"/>
+    </row>
+    <row r="276" spans="2:2" ht="13">
+      <c r="B276" s="2"/>
+    </row>
+    <row r="277" spans="2:2" ht="13">
+      <c r="B277" s="2"/>
+    </row>
+    <row r="278" spans="2:2" ht="13">
+      <c r="B278" s="2"/>
+    </row>
+    <row r="279" spans="2:2" ht="13">
+      <c r="B279" s="2"/>
+    </row>
+    <row r="280" spans="2:2" ht="13">
+      <c r="B280" s="2"/>
+    </row>
+    <row r="281" spans="2:2" ht="13">
+      <c r="B281" s="2"/>
+    </row>
+    <row r="282" spans="2:2" ht="13">
+      <c r="B282" s="2"/>
+    </row>
+    <row r="283" spans="2:2" ht="13">
+      <c r="B283" s="2"/>
+    </row>
+    <row r="284" spans="2:2" ht="13">
+      <c r="B284" s="2"/>
+    </row>
+    <row r="285" spans="2:2" ht="13">
+      <c r="B285" s="2"/>
+    </row>
+    <row r="286" spans="2:2" ht="13">
+      <c r="B286" s="2"/>
+    </row>
+    <row r="287" spans="2:2" ht="13">
+      <c r="B287" s="2"/>
+    </row>
+    <row r="288" spans="2:2" ht="13">
+      <c r="B288" s="2"/>
+    </row>
+    <row r="289" spans="2:2" ht="13">
+      <c r="B289" s="2"/>
+    </row>
+    <row r="290" spans="2:2" ht="13">
+      <c r="B290" s="2"/>
+    </row>
+    <row r="291" spans="2:2" ht="13">
+      <c r="B291" s="2"/>
+    </row>
+    <row r="292" spans="2:2" ht="13">
+      <c r="B292" s="2"/>
+    </row>
+    <row r="293" spans="2:2" ht="13">
+      <c r="B293" s="2"/>
+    </row>
+    <row r="294" spans="2:2" ht="13">
+      <c r="B294" s="2"/>
+    </row>
+    <row r="295" spans="2:2" ht="13">
+      <c r="B295" s="2"/>
+    </row>
+    <row r="296" spans="2:2" ht="13">
+      <c r="B296" s="2"/>
+    </row>
+    <row r="297" spans="2:2" ht="13">
+      <c r="B297" s="2"/>
+    </row>
+    <row r="298" spans="2:2" ht="13">
+      <c r="B298" s="2"/>
+    </row>
+    <row r="299" spans="2:2" ht="13">
+      <c r="B299" s="2"/>
+    </row>
+    <row r="300" spans="2:2" ht="13">
+      <c r="B300" s="2"/>
+    </row>
+    <row r="301" spans="2:2" ht="13">
+      <c r="B301" s="2"/>
+    </row>
+    <row r="302" spans="2:2" ht="13">
+      <c r="B302" s="2"/>
+    </row>
+    <row r="303" spans="2:2" ht="13">
+      <c r="B303" s="2"/>
+    </row>
+    <row r="304" spans="2:2" ht="13">
+      <c r="B304" s="2"/>
+    </row>
+    <row r="305" spans="2:2" ht="13">
+      <c r="B305" s="2"/>
+    </row>
+    <row r="306" spans="2:2" ht="13">
+      <c r="B306" s="2"/>
+    </row>
+    <row r="307" spans="2:2" ht="13">
+      <c r="B307" s="2"/>
+    </row>
+    <row r="308" spans="2:2" ht="13">
+      <c r="B308" s="2"/>
+    </row>
+    <row r="309" spans="2:2" ht="13">
+      <c r="B309" s="2"/>
+    </row>
+    <row r="310" spans="2:2" ht="13">
+      <c r="B310" s="2"/>
+    </row>
+    <row r="311" spans="2:2" ht="13">
+      <c r="B311" s="2"/>
+    </row>
+    <row r="312" spans="2:2" ht="13">
+      <c r="B312" s="2"/>
+    </row>
+    <row r="313" spans="2:2" ht="13">
+      <c r="B313" s="2"/>
+    </row>
+    <row r="314" spans="2:2" ht="13">
+      <c r="B314" s="2"/>
+    </row>
+    <row r="315" spans="2:2" ht="13">
+      <c r="B315" s="2"/>
+    </row>
+    <row r="316" spans="2:2" ht="13">
+      <c r="B316" s="2"/>
+    </row>
+    <row r="317" spans="2:2" ht="13">
+      <c r="B317" s="2"/>
+    </row>
+    <row r="318" spans="2:2" ht="13">
+      <c r="B318" s="2"/>
+    </row>
+    <row r="319" spans="2:2" ht="13">
+      <c r="B319" s="2"/>
+    </row>
+    <row r="320" spans="2:2" ht="13">
+      <c r="B320" s="2"/>
+    </row>
+    <row r="321" spans="2:2" ht="13">
+      <c r="B321" s="2"/>
+    </row>
+    <row r="322" spans="2:2" ht="13">
+      <c r="B322" s="2"/>
+    </row>
+    <row r="323" spans="2:2" ht="13">
+      <c r="B323" s="2"/>
+    </row>
+    <row r="324" spans="2:2" ht="13">
+      <c r="B324" s="2"/>
+    </row>
+    <row r="325" spans="2:2" ht="13">
+      <c r="B325" s="2"/>
+    </row>
+    <row r="326" spans="2:2" ht="13">
+      <c r="B326" s="2"/>
+    </row>
+    <row r="327" spans="2:2" ht="13">
+      <c r="B327" s="2"/>
+    </row>
+    <row r="328" spans="2:2" ht="13">
+      <c r="B328" s="2"/>
+    </row>
+    <row r="329" spans="2:2" ht="13">
+      <c r="B329" s="2"/>
+    </row>
+    <row r="330" spans="2:2" ht="13">
+      <c r="B330" s="2"/>
+    </row>
+    <row r="331" spans="2:2" ht="13">
+      <c r="B331" s="2"/>
+    </row>
+    <row r="332" spans="2:2" ht="13">
+      <c r="B332" s="2"/>
+    </row>
+    <row r="333" spans="2:2" ht="13">
+      <c r="B333" s="2"/>
+    </row>
+    <row r="334" spans="2:2" ht="13">
+      <c r="B334" s="2"/>
+    </row>
+    <row r="335" spans="2:2" ht="13">
+      <c r="B335" s="2"/>
+    </row>
+    <row r="336" spans="2:2" ht="13">
+      <c r="B336" s="2"/>
+    </row>
+    <row r="337" spans="2:2" ht="13">
+      <c r="B337" s="2"/>
+    </row>
+    <row r="338" spans="2:2" ht="13">
+      <c r="B338" s="2"/>
+    </row>
+    <row r="339" spans="2:2" ht="13">
+      <c r="B339" s="2"/>
+    </row>
+    <row r="340" spans="2:2" ht="13">
+      <c r="B340" s="2"/>
+    </row>
+    <row r="341" spans="2:2" ht="13">
+      <c r="B341" s="2"/>
+    </row>
+    <row r="342" spans="2:2" ht="13">
+      <c r="B342" s="2"/>
+    </row>
+    <row r="343" spans="2:2" ht="13">
+      <c r="B343" s="2"/>
+    </row>
+    <row r="344" spans="2:2" ht="13">
+      <c r="B344" s="2"/>
+    </row>
+    <row r="345" spans="2:2" ht="13">
+      <c r="B345" s="2"/>
+    </row>
+    <row r="346" spans="2:2" ht="13">
+      <c r="B346" s="2"/>
+    </row>
+    <row r="347" spans="2:2" ht="13">
+      <c r="B347" s="2"/>
+    </row>
+    <row r="348" spans="2:2" ht="13">
+      <c r="B348" s="2"/>
+    </row>
+    <row r="349" spans="2:2" ht="13">
+      <c r="B349" s="2"/>
+    </row>
+    <row r="350" spans="2:2" ht="13">
+      <c r="B350" s="2"/>
+    </row>
+    <row r="351" spans="2:2" ht="13">
+      <c r="B351" s="2"/>
+    </row>
+    <row r="352" spans="2:2" ht="13">
+      <c r="B352" s="2"/>
+    </row>
+    <row r="353" spans="2:2" ht="13">
+      <c r="B353" s="2"/>
+    </row>
+    <row r="354" spans="2:2" ht="13">
+      <c r="B354" s="2"/>
+    </row>
+    <row r="355" spans="2:2" ht="13">
+      <c r="B355" s="2"/>
+    </row>
+    <row r="356" spans="2:2" ht="13">
+      <c r="B356" s="2"/>
+    </row>
+    <row r="357" spans="2:2" ht="13">
+      <c r="B357" s="2"/>
+    </row>
+    <row r="358" spans="2:2" ht="13">
+      <c r="B358" s="2"/>
+    </row>
+    <row r="359" spans="2:2" ht="13">
+      <c r="B359" s="2"/>
+    </row>
+    <row r="360" spans="2:2" ht="13">
+      <c r="B360" s="2"/>
+    </row>
+    <row r="361" spans="2:2" ht="13">
+      <c r="B361" s="2"/>
+    </row>
+    <row r="362" spans="2:2" ht="13">
+      <c r="B362" s="2"/>
+    </row>
+    <row r="363" spans="2:2" ht="13">
+      <c r="B363" s="2"/>
+    </row>
+    <row r="364" spans="2:2" ht="13">
+      <c r="B364" s="2"/>
+    </row>
+    <row r="365" spans="2:2" ht="13">
+      <c r="B365" s="2"/>
+    </row>
+    <row r="366" spans="2:2" ht="13">
+      <c r="B366" s="2"/>
+    </row>
+    <row r="367" spans="2:2" ht="13">
+      <c r="B367" s="2"/>
+    </row>
+    <row r="368" spans="2:2" ht="13">
+      <c r="B368" s="2"/>
+    </row>
+    <row r="369" spans="2:2" ht="13">
+      <c r="B369" s="2"/>
+    </row>
+    <row r="370" spans="2:2" ht="13">
+      <c r="B370" s="2"/>
+    </row>
+    <row r="371" spans="2:2" ht="13">
+      <c r="B371" s="2"/>
+    </row>
+    <row r="372" spans="2:2" ht="13">
+      <c r="B372" s="2"/>
+    </row>
+    <row r="373" spans="2:2" ht="13">
+      <c r="B373" s="2"/>
+    </row>
+    <row r="374" spans="2:2" ht="13">
+      <c r="B374" s="2"/>
+    </row>
+    <row r="375" spans="2:2" ht="13">
+      <c r="B375" s="2"/>
+    </row>
+    <row r="376" spans="2:2" ht="13">
+      <c r="B376" s="2"/>
+    </row>
+    <row r="377" spans="2:2" ht="13">
+      <c r="B377" s="2"/>
+    </row>
+    <row r="378" spans="2:2" ht="13">
+      <c r="B378" s="2"/>
+    </row>
+    <row r="379" spans="2:2" ht="13">
+      <c r="B379" s="2"/>
+    </row>
+    <row r="380" spans="2:2" ht="13">
+      <c r="B380" s="2"/>
+    </row>
+    <row r="381" spans="2:2" ht="13">
+      <c r="B381" s="2"/>
+    </row>
+    <row r="382" spans="2:2" ht="13">
+      <c r="B382" s="2"/>
+    </row>
+    <row r="383" spans="2:2" ht="13">
+      <c r="B383" s="2"/>
+    </row>
+    <row r="384" spans="2:2" ht="13">
+      <c r="B384" s="2"/>
+    </row>
+    <row r="385" spans="2:2" ht="13">
+      <c r="B385" s="2"/>
+    </row>
+    <row r="386" spans="2:2" ht="13">
+      <c r="B386" s="2"/>
+    </row>
+    <row r="387" spans="2:2" ht="13">
+      <c r="B387" s="2"/>
+    </row>
+    <row r="388" spans="2:2" ht="13">
+      <c r="B388" s="2"/>
+    </row>
+    <row r="389" spans="2:2" ht="13">
+      <c r="B389" s="2"/>
+    </row>
+    <row r="390" spans="2:2" ht="13">
+      <c r="B390" s="2"/>
+    </row>
+    <row r="391" spans="2:2" ht="13">
+      <c r="B391" s="2"/>
+    </row>
+    <row r="392" spans="2:2" ht="13">
+      <c r="B392" s="2"/>
+    </row>
+    <row r="393" spans="2:2" ht="13">
+      <c r="B393" s="2"/>
+    </row>
+    <row r="394" spans="2:2" ht="13">
+      <c r="B394" s="2"/>
+    </row>
+    <row r="395" spans="2:2" ht="13">
+      <c r="B395" s="2"/>
+    </row>
+    <row r="396" spans="2:2" ht="13">
+      <c r="B396" s="2"/>
+    </row>
+    <row r="397" spans="2:2" ht="13">
+      <c r="B397" s="2"/>
+    </row>
+    <row r="398" spans="2:2" ht="13">
+      <c r="B398" s="2"/>
+    </row>
+    <row r="399" spans="2:2" ht="13">
+      <c r="B399" s="2"/>
+    </row>
+    <row r="400" spans="2:2" ht="13">
+      <c r="B400" s="2"/>
+    </row>
+    <row r="401" spans="2:2" ht="13">
+      <c r="B401" s="2"/>
+    </row>
+    <row r="402" spans="2:2" ht="13">
+      <c r="B402" s="2"/>
+    </row>
+    <row r="403" spans="2:2" ht="13">
+      <c r="B403" s="2"/>
+    </row>
+    <row r="404" spans="2:2" ht="13">
+      <c r="B404" s="2"/>
+    </row>
+    <row r="405" spans="2:2" ht="13">
+      <c r="B405" s="2"/>
+    </row>
+    <row r="406" spans="2:2" ht="13">
+      <c r="B406" s="2"/>
+    </row>
+    <row r="407" spans="2:2" ht="13">
+      <c r="B407" s="2"/>
+    </row>
+    <row r="408" spans="2:2" ht="13">
+      <c r="B408" s="2"/>
+    </row>
+    <row r="409" spans="2:2" ht="13">
+      <c r="B409" s="2"/>
+    </row>
+    <row r="410" spans="2:2" ht="13">
+      <c r="B410" s="2"/>
+    </row>
+    <row r="411" spans="2:2" ht="13">
+      <c r="B411" s="2"/>
+    </row>
+    <row r="412" spans="2:2" ht="13">
+      <c r="B412" s="2"/>
+    </row>
+    <row r="413" spans="2:2" ht="13">
+      <c r="B413" s="2"/>
+    </row>
+    <row r="414" spans="2:2" ht="13">
+      <c r="B414" s="2"/>
+    </row>
+    <row r="415" spans="2:2" ht="13">
+      <c r="B415" s="2"/>
+    </row>
+    <row r="416" spans="2:2" ht="13">
+      <c r="B416" s="2"/>
+    </row>
+    <row r="417" spans="2:2" ht="13">
+      <c r="B417" s="2"/>
+    </row>
+    <row r="418" spans="2:2" ht="13">
+      <c r="B418" s="2"/>
+    </row>
+    <row r="419" spans="2:2" ht="13">
+      <c r="B419" s="2"/>
+    </row>
+    <row r="420" spans="2:2" ht="13">
+      <c r="B420" s="2"/>
+    </row>
+    <row r="421" spans="2:2" ht="13">
+      <c r="B421" s="2"/>
+    </row>
+    <row r="422" spans="2:2" ht="13">
+      <c r="B422" s="2"/>
+    </row>
+    <row r="423" spans="2:2" ht="13">
+      <c r="B423" s="2"/>
+    </row>
+    <row r="424" spans="2:2" ht="13">
+      <c r="B424" s="2"/>
+    </row>
+    <row r="425" spans="2:2" ht="13">
+      <c r="B425" s="2"/>
+    </row>
+    <row r="426" spans="2:2" ht="13">
+      <c r="B426" s="2"/>
+    </row>
+    <row r="427" spans="2:2" ht="13">
+      <c r="B427" s="2"/>
+    </row>
+    <row r="428" spans="2:2" ht="13">
+      <c r="B428" s="2"/>
+    </row>
+    <row r="429" spans="2:2" ht="13">
+      <c r="B429" s="2"/>
+    </row>
+    <row r="430" spans="2:2" ht="13">
+      <c r="B430" s="2"/>
+    </row>
+    <row r="431" spans="2:2" ht="13">
+      <c r="B431" s="2"/>
+    </row>
+    <row r="432" spans="2:2" ht="13">
+      <c r="B432" s="2"/>
+    </row>
+    <row r="433" spans="2:2" ht="13">
+      <c r="B433" s="2"/>
+    </row>
+    <row r="434" spans="2:2" ht="13">
+      <c r="B434" s="2"/>
+    </row>
+    <row r="435" spans="2:2" ht="13">
+      <c r="B435" s="2"/>
+    </row>
+    <row r="436" spans="2:2" ht="13">
+      <c r="B436" s="2"/>
+    </row>
+    <row r="437" spans="2:2" ht="13">
+      <c r="B437" s="2"/>
+    </row>
+    <row r="438" spans="2:2" ht="13">
+      <c r="B438" s="2"/>
+    </row>
+    <row r="439" spans="2:2" ht="13">
+      <c r="B439" s="2"/>
+    </row>
+    <row r="440" spans="2:2" ht="13">
+      <c r="B440" s="2"/>
+    </row>
+    <row r="441" spans="2:2" ht="13">
+      <c r="B441" s="2"/>
+    </row>
+    <row r="442" spans="2:2" ht="13">
+      <c r="B442" s="2"/>
+    </row>
+    <row r="443" spans="2:2" ht="13">
+      <c r="B443" s="2"/>
+    </row>
+    <row r="444" spans="2:2" ht="13">
+      <c r="B444" s="2"/>
+    </row>
+    <row r="445" spans="2:2" ht="13">
+      <c r="B445" s="2"/>
+    </row>
+    <row r="446" spans="2:2" ht="13">
+      <c r="B446" s="2"/>
+    </row>
+    <row r="447" spans="2:2" ht="13">
+      <c r="B447" s="2"/>
+    </row>
+    <row r="448" spans="2:2" ht="13">
+      <c r="B448" s="2"/>
+    </row>
+    <row r="449" spans="2:2" ht="13">
+      <c r="B449" s="2"/>
+    </row>
+    <row r="450" spans="2:2" ht="13">
+      <c r="B450" s="2"/>
+    </row>
+    <row r="451" spans="2:2" ht="13">
+      <c r="B451" s="2"/>
+    </row>
+    <row r="452" spans="2:2" ht="13">
+      <c r="B452" s="2"/>
+    </row>
+    <row r="453" spans="2:2" ht="13">
+      <c r="B453" s="2"/>
+    </row>
+    <row r="454" spans="2:2" ht="13">
+      <c r="B454" s="2"/>
+    </row>
+    <row r="455" spans="2:2" ht="13">
+      <c r="B455" s="2"/>
+    </row>
+    <row r="456" spans="2:2" ht="13">
+      <c r="B456" s="2"/>
+    </row>
+    <row r="457" spans="2:2" ht="13">
+      <c r="B457" s="2"/>
+    </row>
+    <row r="458" spans="2:2" ht="13">
+      <c r="B458" s="2"/>
+    </row>
+    <row r="459" spans="2:2" ht="13">
+      <c r="B459" s="2"/>
+    </row>
+    <row r="460" spans="2:2" ht="13">
+      <c r="B460" s="2"/>
+    </row>
+    <row r="461" spans="2:2" ht="13">
+      <c r="B461" s="2"/>
+    </row>
+    <row r="462" spans="2:2" ht="13">
+      <c r="B462" s="2"/>
+    </row>
+    <row r="463" spans="2:2" ht="13">
+      <c r="B463" s="2"/>
+    </row>
+    <row r="464" spans="2:2" ht="13">
+      <c r="B464" s="2"/>
+    </row>
+    <row r="465" spans="2:2" ht="13">
+      <c r="B465" s="2"/>
+    </row>
+    <row r="466" spans="2:2" ht="13">
+      <c r="B466" s="2"/>
+    </row>
+    <row r="467" spans="2:2" ht="13">
+      <c r="B467" s="2"/>
+    </row>
+    <row r="468" spans="2:2" ht="13">
+      <c r="B468" s="2"/>
+    </row>
+    <row r="469" spans="2:2" ht="13">
+      <c r="B469" s="2"/>
+    </row>
+    <row r="470" spans="2:2" ht="13">
+      <c r="B470" s="2"/>
+    </row>
+    <row r="471" spans="2:2" ht="13">
+      <c r="B471" s="2"/>
+    </row>
+    <row r="472" spans="2:2" ht="13">
+      <c r="B472" s="2"/>
+    </row>
+    <row r="473" spans="2:2" ht="13">
+      <c r="B473" s="2"/>
+    </row>
+    <row r="474" spans="2:2" ht="13">
+      <c r="B474" s="2"/>
+    </row>
+    <row r="475" spans="2:2" ht="13">
+      <c r="B475" s="2"/>
+    </row>
+    <row r="476" spans="2:2" ht="13">
+      <c r="B476" s="2"/>
+    </row>
+    <row r="477" spans="2:2" ht="13">
+      <c r="B477" s="2"/>
+    </row>
+    <row r="478" spans="2:2" ht="13">
+      <c r="B478" s="2"/>
+    </row>
+    <row r="479" spans="2:2" ht="13">
+      <c r="B479" s="2"/>
+    </row>
+    <row r="480" spans="2:2" ht="13">
+      <c r="B480" s="2"/>
+    </row>
+    <row r="481" spans="2:2" ht="13">
+      <c r="B481" s="2"/>
+    </row>
+    <row r="482" spans="2:2" ht="13">
+      <c r="B482" s="2"/>
+    </row>
+    <row r="483" spans="2:2" ht="13">
+      <c r="B483" s="2"/>
+    </row>
+    <row r="484" spans="2:2" ht="13">
+      <c r="B484" s="2"/>
+    </row>
+    <row r="485" spans="2:2" ht="13">
+      <c r="B485" s="2"/>
+    </row>
+    <row r="486" spans="2:2" ht="13">
+      <c r="B486" s="2"/>
+    </row>
+    <row r="487" spans="2:2" ht="13">
+      <c r="B487" s="2"/>
+    </row>
+    <row r="488" spans="2:2" ht="13">
+      <c r="B488" s="2"/>
+    </row>
+    <row r="489" spans="2:2" ht="13">
+      <c r="B489" s="2"/>
+    </row>
+    <row r="490" spans="2:2" ht="13">
+      <c r="B490" s="2"/>
+    </row>
+    <row r="491" spans="2:2" ht="13">
+      <c r="B491" s="2"/>
+    </row>
+    <row r="492" spans="2:2" ht="13">
+      <c r="B492" s="2"/>
+    </row>
+    <row r="493" spans="2:2" ht="13">
+      <c r="B493" s="2"/>
+    </row>
+    <row r="494" spans="2:2" ht="13">
+      <c r="B494" s="2"/>
+    </row>
+    <row r="495" spans="2:2" ht="13">
+      <c r="B495" s="2"/>
+    </row>
+    <row r="496" spans="2:2" ht="13">
+      <c r="B496" s="2"/>
+    </row>
+    <row r="497" spans="2:2" ht="13">
+      <c r="B497" s="2"/>
+    </row>
+    <row r="498" spans="2:2" ht="13">
+      <c r="B498" s="2"/>
+    </row>
+    <row r="499" spans="2:2" ht="13">
+      <c r="B499" s="2"/>
+    </row>
+    <row r="500" spans="2:2" ht="13">
+      <c r="B500" s="2"/>
+    </row>
+    <row r="501" spans="2:2" ht="13">
+      <c r="B501" s="2"/>
+    </row>
+    <row r="502" spans="2:2" ht="13">
+      <c r="B502" s="2"/>
+    </row>
+    <row r="503" spans="2:2" ht="13">
+      <c r="B503" s="2"/>
+    </row>
+    <row r="504" spans="2:2" ht="13">
+      <c r="B504" s="2"/>
+    </row>
+    <row r="505" spans="2:2" ht="13">
+      <c r="B505" s="2"/>
+    </row>
+    <row r="506" spans="2:2" ht="13">
+      <c r="B506" s="2"/>
+    </row>
+    <row r="507" spans="2:2" ht="13">
+      <c r="B507" s="2"/>
+    </row>
+    <row r="508" spans="2:2" ht="13">
+      <c r="B508" s="2"/>
+    </row>
+    <row r="509" spans="2:2" ht="13">
+      <c r="B509" s="2"/>
+    </row>
+    <row r="510" spans="2:2" ht="13">
+      <c r="B510" s="2"/>
+    </row>
+    <row r="511" spans="2:2" ht="13">
+      <c r="B511" s="2"/>
+    </row>
+    <row r="512" spans="2:2" ht="13">
+      <c r="B512" s="2"/>
+    </row>
+    <row r="513" spans="2:2" ht="13">
+      <c r="B513" s="2"/>
+    </row>
+    <row r="514" spans="2:2" ht="13">
+      <c r="B514" s="2"/>
+    </row>
+    <row r="515" spans="2:2" ht="13">
+      <c r="B515" s="2"/>
+    </row>
+    <row r="516" spans="2:2" ht="13">
+      <c r="B516" s="2"/>
+    </row>
+    <row r="517" spans="2:2" ht="13">
+      <c r="B517" s="2"/>
+    </row>
+    <row r="518" spans="2:2" ht="13">
+      <c r="B518" s="2"/>
+    </row>
+    <row r="519" spans="2:2" ht="13">
+      <c r="B519" s="2"/>
+    </row>
+    <row r="520" spans="2:2" ht="13">
+      <c r="B520" s="2"/>
+    </row>
+    <row r="521" spans="2:2" ht="13">
+      <c r="B521" s="2"/>
+    </row>
+    <row r="522" spans="2:2" ht="13">
+      <c r="B522" s="2"/>
+    </row>
+    <row r="523" spans="2:2" ht="13">
+      <c r="B523" s="2"/>
+    </row>
+    <row r="524" spans="2:2" ht="13">
+      <c r="B524" s="2"/>
+    </row>
+    <row r="525" spans="2:2" ht="13">
+      <c r="B525" s="2"/>
+    </row>
+    <row r="526" spans="2:2" ht="13">
+      <c r="B526" s="2"/>
+    </row>
+    <row r="527" spans="2:2" ht="13">
+      <c r="B527" s="2"/>
+    </row>
+    <row r="528" spans="2:2" ht="13">
+      <c r="B528" s="2"/>
+    </row>
+    <row r="529" spans="2:2" ht="13">
+      <c r="B529" s="2"/>
+    </row>
+    <row r="530" spans="2:2" ht="13">
+      <c r="B530" s="2"/>
+    </row>
+    <row r="531" spans="2:2" ht="13">
+      <c r="B531" s="2"/>
+    </row>
+    <row r="532" spans="2:2" ht="13">
+      <c r="B532" s="2"/>
+    </row>
+    <row r="533" spans="2:2" ht="13">
+      <c r="B533" s="2"/>
+    </row>
+    <row r="534" spans="2:2" ht="13">
+      <c r="B534" s="2"/>
+    </row>
+    <row r="535" spans="2:2" ht="13">
+      <c r="B535" s="2"/>
+    </row>
+    <row r="536" spans="2:2" ht="13">
+      <c r="B536" s="2"/>
+    </row>
+    <row r="537" spans="2:2" ht="13">
+      <c r="B537" s="2"/>
+    </row>
+    <row r="538" spans="2:2" ht="13">
+      <c r="B538" s="2"/>
+    </row>
+    <row r="539" spans="2:2" ht="13">
+      <c r="B539" s="2"/>
+    </row>
+    <row r="540" spans="2:2" ht="13">
+      <c r="B540" s="2"/>
+    </row>
+    <row r="541" spans="2:2" ht="13">
+      <c r="B541" s="2"/>
+    </row>
+    <row r="542" spans="2:2" ht="13">
+      <c r="B542" s="2"/>
+    </row>
+    <row r="543" spans="2:2" ht="13">
+      <c r="B543" s="2"/>
+    </row>
+    <row r="544" spans="2:2" ht="13">
+      <c r="B544" s="2"/>
+    </row>
+    <row r="545" spans="2:2" ht="13">
+      <c r="B545" s="2"/>
+    </row>
+    <row r="546" spans="2:2" ht="13">
+      <c r="B546" s="2"/>
+    </row>
+    <row r="547" spans="2:2" ht="13">
+      <c r="B547" s="2"/>
+    </row>
+    <row r="548" spans="2:2" ht="13">
+      <c r="B548" s="2"/>
+    </row>
+    <row r="549" spans="2:2" ht="13">
+      <c r="B549" s="2"/>
+    </row>
+    <row r="550" spans="2:2" ht="13">
+      <c r="B550" s="2"/>
+    </row>
+    <row r="551" spans="2:2" ht="13">
+      <c r="B551" s="2"/>
+    </row>
+    <row r="552" spans="2:2" ht="13">
+      <c r="B552" s="2"/>
+    </row>
+    <row r="553" spans="2:2" ht="13">
+      <c r="B553" s="2"/>
+    </row>
+    <row r="554" spans="2:2" ht="13">
+      <c r="B554" s="2"/>
+    </row>
+    <row r="555" spans="2:2" ht="13">
+      <c r="B555" s="2"/>
+    </row>
+    <row r="556" spans="2:2" ht="13">
+      <c r="B556" s="2"/>
+    </row>
+    <row r="557" spans="2:2" ht="13">
+      <c r="B557" s="2"/>
+    </row>
+    <row r="558" spans="2:2" ht="13">
+      <c r="B558" s="2"/>
+    </row>
+    <row r="559" spans="2:2" ht="13">
+      <c r="B559" s="2"/>
+    </row>
+    <row r="560" spans="2:2" ht="13">
+      <c r="B560" s="2"/>
+    </row>
+    <row r="561" spans="2:2" ht="13">
+      <c r="B561" s="2"/>
+    </row>
+    <row r="562" spans="2:2" ht="13">
+      <c r="B562" s="2"/>
+    </row>
+    <row r="563" spans="2:2" ht="13">
+      <c r="B563" s="2"/>
+    </row>
+    <row r="564" spans="2:2" ht="13">
+      <c r="B564" s="2"/>
+    </row>
+    <row r="565" spans="2:2" ht="13">
+      <c r="B565" s="2"/>
+    </row>
+    <row r="566" spans="2:2" ht="13">
+      <c r="B566" s="2"/>
+    </row>
+    <row r="567" spans="2:2" ht="13">
+      <c r="B567" s="2"/>
+    </row>
+    <row r="568" spans="2:2" ht="13">
+      <c r="B568" s="2"/>
+    </row>
+    <row r="569" spans="2:2" ht="13">
+      <c r="B569" s="2"/>
+    </row>
+    <row r="570" spans="2:2" ht="13">
+      <c r="B570" s="2"/>
+    </row>
+    <row r="571" spans="2:2" ht="13">
+      <c r="B571" s="2"/>
+    </row>
+    <row r="572" spans="2:2" ht="13">
+      <c r="B572" s="2"/>
+    </row>
+    <row r="573" spans="2:2" ht="13">
+      <c r="B573" s="2"/>
+    </row>
+    <row r="574" spans="2:2" ht="13">
+      <c r="B574" s="2"/>
+    </row>
+    <row r="575" spans="2:2" ht="13">
+      <c r="B575" s="2"/>
+    </row>
+    <row r="576" spans="2:2" ht="13">
+      <c r="B576" s="2"/>
+    </row>
+    <row r="577" spans="2:2" ht="13">
+      <c r="B577" s="2"/>
+    </row>
+    <row r="578" spans="2:2" ht="13">
+      <c r="B578" s="2"/>
+    </row>
+    <row r="579" spans="2:2" ht="13">
+      <c r="B579" s="2"/>
+    </row>
+    <row r="580" spans="2:2" ht="13">
+      <c r="B580" s="2"/>
+    </row>
+    <row r="581" spans="2:2" ht="13">
+      <c r="B581" s="2"/>
+    </row>
+    <row r="582" spans="2:2" ht="13">
+      <c r="B582" s="2"/>
+    </row>
+    <row r="583" spans="2:2" ht="13">
+      <c r="B583" s="2"/>
+    </row>
+    <row r="584" spans="2:2" ht="13">
+      <c r="B584" s="2"/>
+    </row>
+    <row r="585" spans="2:2" ht="13">
+      <c r="B585" s="2"/>
+    </row>
+    <row r="586" spans="2:2" ht="13">
+      <c r="B586" s="2"/>
+    </row>
+    <row r="587" spans="2:2" ht="13">
+      <c r="B587" s="2"/>
+    </row>
+    <row r="588" spans="2:2" ht="13">
+      <c r="B588" s="2"/>
+    </row>
+    <row r="589" spans="2:2" ht="13">
+      <c r="B589" s="2"/>
+    </row>
+    <row r="590" spans="2:2" ht="13">
+      <c r="B590" s="2"/>
+    </row>
+    <row r="591" spans="2:2" ht="13">
+      <c r="B591" s="2"/>
+    </row>
+    <row r="592" spans="2:2" ht="13">
+      <c r="B592" s="2"/>
+    </row>
+    <row r="593" spans="2:2" ht="13">
+      <c r="B593" s="2"/>
+    </row>
+    <row r="594" spans="2:2" ht="13">
+      <c r="B594" s="2"/>
+    </row>
+    <row r="595" spans="2:2" ht="13">
+      <c r="B595" s="2"/>
+    </row>
+    <row r="596" spans="2:2" ht="13">
+      <c r="B596" s="2"/>
+    </row>
+    <row r="597" spans="2:2" ht="13">
+      <c r="B597" s="2"/>
+    </row>
+    <row r="598" spans="2:2" ht="13">
+      <c r="B598" s="2"/>
+    </row>
+    <row r="599" spans="2:2" ht="13">
+      <c r="B599" s="2"/>
+    </row>
+    <row r="600" spans="2:2" ht="13">
+      <c r="B600" s="2"/>
+    </row>
+    <row r="601" spans="2:2" ht="13">
+      <c r="B601" s="2"/>
+    </row>
+    <row r="602" spans="2:2" ht="13">
+      <c r="B602" s="2"/>
+    </row>
+    <row r="603" spans="2:2" ht="13">
+      <c r="B603" s="2"/>
+    </row>
+    <row r="604" spans="2:2" ht="13">
+      <c r="B604" s="2"/>
+    </row>
+    <row r="605" spans="2:2" ht="13">
+      <c r="B605" s="2"/>
+    </row>
+    <row r="606" spans="2:2" ht="13">
+      <c r="B606" s="2"/>
+    </row>
+    <row r="607" spans="2:2" ht="13">
+      <c r="B607" s="2"/>
+    </row>
+    <row r="608" spans="2:2" ht="13">
+      <c r="B608" s="2"/>
+    </row>
+    <row r="609" spans="2:2" ht="13">
+      <c r="B609" s="2"/>
+    </row>
+    <row r="610" spans="2:2" ht="13">
+      <c r="B610" s="2"/>
+    </row>
+    <row r="611" spans="2:2" ht="13">
+      <c r="B611" s="2"/>
+    </row>
+    <row r="612" spans="2:2" ht="13">
+      <c r="B612" s="2"/>
+    </row>
+    <row r="613" spans="2:2" ht="13">
+      <c r="B613" s="2"/>
+    </row>
+    <row r="614" spans="2:2" ht="13">
+      <c r="B614" s="2"/>
+    </row>
+    <row r="615" spans="2:2" ht="13">
+      <c r="B615" s="2"/>
+    </row>
+    <row r="616" spans="2:2" ht="13">
+      <c r="B616" s="2"/>
+    </row>
+    <row r="617" spans="2:2" ht="13">
+      <c r="B617" s="2"/>
+    </row>
+    <row r="618" spans="2:2" ht="13">
+      <c r="B618" s="2"/>
+    </row>
+    <row r="619" spans="2:2" ht="13">
+      <c r="B619" s="2"/>
+    </row>
+    <row r="620" spans="2:2" ht="13">
+      <c r="B620" s="2"/>
+    </row>
+    <row r="621" spans="2:2" ht="13">
+      <c r="B621" s="2"/>
+    </row>
+    <row r="622" spans="2:2" ht="13">
+      <c r="B622" s="2"/>
+    </row>
+    <row r="623" spans="2:2" ht="13">
+      <c r="B623" s="2"/>
+    </row>
+    <row r="624" spans="2:2" ht="13">
+      <c r="B624" s="2"/>
+    </row>
+    <row r="625" spans="2:2" ht="13">
+      <c r="B625" s="2"/>
+    </row>
+    <row r="626" spans="2:2" ht="13">
+      <c r="B626" s="2"/>
+    </row>
+    <row r="627" spans="2:2" ht="13">
+      <c r="B627" s="2"/>
+    </row>
+    <row r="628" spans="2:2" ht="13">
+      <c r="B628" s="2"/>
+    </row>
+    <row r="629" spans="2:2" ht="13">
+      <c r="B629" s="2"/>
+    </row>
+    <row r="630" spans="2:2" ht="13">
+      <c r="B630" s="2"/>
+    </row>
+    <row r="631" spans="2:2" ht="13">
+      <c r="B631" s="2"/>
+    </row>
+    <row r="632" spans="2:2" ht="13">
+      <c r="B632" s="2"/>
+    </row>
+    <row r="633" spans="2:2" ht="13">
+      <c r="B633" s="2"/>
+    </row>
+    <row r="634" spans="2:2" ht="13">
+      <c r="B634" s="2"/>
+    </row>
+    <row r="635" spans="2:2" ht="13">
+      <c r="B635" s="2"/>
+    </row>
+    <row r="636" spans="2:2" ht="13">
+      <c r="B636" s="2"/>
+    </row>
+    <row r="637" spans="2:2" ht="13">
+      <c r="B637" s="2"/>
+    </row>
+    <row r="638" spans="2:2" ht="13">
+      <c r="B638" s="2"/>
+    </row>
+    <row r="639" spans="2:2" ht="13">
+      <c r="B639" s="2"/>
+    </row>
+    <row r="640" spans="2:2" ht="13">
+      <c r="B640" s="2"/>
+    </row>
+    <row r="641" spans="2:2" ht="13">
+      <c r="B641" s="2"/>
+    </row>
+    <row r="642" spans="2:2" ht="13">
+      <c r="B642" s="2"/>
+    </row>
+    <row r="643" spans="2:2" ht="13">
+      <c r="B643" s="2"/>
+    </row>
+    <row r="644" spans="2:2" ht="13">
+      <c r="B644" s="2"/>
+    </row>
+    <row r="645" spans="2:2" ht="13">
+      <c r="B645" s="2"/>
+    </row>
+    <row r="646" spans="2:2" ht="13">
+      <c r="B646" s="2"/>
+    </row>
+    <row r="647" spans="2:2" ht="13">
+      <c r="B647" s="2"/>
+    </row>
+    <row r="648" spans="2:2" ht="13">
+      <c r="B648" s="2"/>
+    </row>
+    <row r="649" spans="2:2" ht="13">
+      <c r="B649" s="2"/>
+    </row>
+    <row r="650" spans="2:2" ht="13">
+      <c r="B650" s="2"/>
+    </row>
+    <row r="651" spans="2:2" ht="13">
+      <c r="B651" s="2"/>
+    </row>
+    <row r="652" spans="2:2" ht="13">
+      <c r="B652" s="2"/>
+    </row>
+    <row r="653" spans="2:2" ht="13">
+      <c r="B653" s="2"/>
+    </row>
+    <row r="654" spans="2:2" ht="13">
+      <c r="B654" s="2"/>
+    </row>
+    <row r="655" spans="2:2" ht="13">
+      <c r="B655" s="2"/>
+    </row>
+    <row r="656" spans="2:2" ht="13">
+      <c r="B656" s="2"/>
+    </row>
+    <row r="657" spans="2:2" ht="13">
+      <c r="B657" s="2"/>
+    </row>
+    <row r="658" spans="2:2" ht="13">
+      <c r="B658" s="2"/>
+    </row>
+    <row r="659" spans="2:2" ht="13">
+      <c r="B659" s="2"/>
+    </row>
+    <row r="660" spans="2:2" ht="13">
+      <c r="B660" s="2"/>
+    </row>
+    <row r="661" spans="2:2" ht="13">
+      <c r="B661" s="2"/>
+    </row>
+    <row r="662" spans="2:2" ht="13">
+      <c r="B662" s="2"/>
+    </row>
+    <row r="663" spans="2:2" ht="13">
+      <c r="B663" s="2"/>
+    </row>
+    <row r="664" spans="2:2" ht="13">
+      <c r="B664" s="2"/>
+    </row>
+    <row r="665" spans="2:2" ht="13">
+      <c r="B665" s="2"/>
+    </row>
+    <row r="666" spans="2:2" ht="13">
+      <c r="B666" s="2"/>
+    </row>
+    <row r="667" spans="2:2" ht="13">
+      <c r="B667" s="2"/>
+    </row>
+    <row r="668" spans="2:2" ht="13">
+      <c r="B668" s="2"/>
+    </row>
+    <row r="669" spans="2:2" ht="13">
+      <c r="B669" s="2"/>
+    </row>
+    <row r="670" spans="2:2" ht="13">
+      <c r="B670" s="2"/>
+    </row>
+    <row r="671" spans="2:2" ht="13">
+      <c r="B671" s="2"/>
+    </row>
+    <row r="672" spans="2:2" ht="13">
+      <c r="B672" s="2"/>
+    </row>
+    <row r="673" spans="2:2" ht="13">
+      <c r="B673" s="2"/>
+    </row>
+    <row r="674" spans="2:2" ht="13">
+      <c r="B674" s="2"/>
+    </row>
+    <row r="675" spans="2:2" ht="13">
+      <c r="B675" s="2"/>
+    </row>
+    <row r="676" spans="2:2" ht="13">
+      <c r="B676" s="2"/>
+    </row>
+    <row r="677" spans="2:2" ht="13">
+      <c r="B677" s="2"/>
+    </row>
+    <row r="678" spans="2:2" ht="13">
+      <c r="B678" s="2"/>
+    </row>
+    <row r="679" spans="2:2" ht="13">
+      <c r="B679" s="2"/>
+    </row>
+    <row r="680" spans="2:2" ht="13">
+      <c r="B680" s="2"/>
+    </row>
+    <row r="681" spans="2:2" ht="13">
+      <c r="B681" s="2"/>
+    </row>
+    <row r="682" spans="2:2" ht="13">
+      <c r="B682" s="2"/>
+    </row>
+    <row r="683" spans="2:2" ht="13">
+      <c r="B683" s="2"/>
+    </row>
+    <row r="684" spans="2:2" ht="13">
+      <c r="B684" s="2"/>
+    </row>
+    <row r="685" spans="2:2" ht="13">
+      <c r="B685" s="2"/>
+    </row>
+    <row r="686" spans="2:2" ht="13">
+      <c r="B686" s="2"/>
+    </row>
+    <row r="687" spans="2:2" ht="13">
+      <c r="B687" s="2"/>
+    </row>
+    <row r="688" spans="2:2" ht="13">
+      <c r="B688" s="2"/>
+    </row>
+    <row r="689" spans="2:2" ht="13">
+      <c r="B689" s="2"/>
+    </row>
+    <row r="690" spans="2:2" ht="13">
+      <c r="B690" s="2"/>
+    </row>
+    <row r="691" spans="2:2" ht="13">
+      <c r="B691" s="2"/>
+    </row>
+    <row r="692" spans="2:2" ht="13">
+      <c r="B692" s="2"/>
+    </row>
+    <row r="693" spans="2:2" ht="13">
+      <c r="B693" s="2"/>
+    </row>
+    <row r="694" spans="2:2" ht="13">
+      <c r="B694" s="2"/>
+    </row>
+    <row r="695" spans="2:2" ht="13">
+      <c r="B695" s="2"/>
+    </row>
+    <row r="696" spans="2:2" ht="13">
+      <c r="B696" s="2"/>
+    </row>
+    <row r="697" spans="2:2" ht="13">
+      <c r="B697" s="2"/>
+    </row>
+    <row r="698" spans="2:2" ht="13">
+      <c r="B698" s="2"/>
+    </row>
+    <row r="699" spans="2:2" ht="13">
+      <c r="B699" s="2"/>
+    </row>
+    <row r="700" spans="2:2" ht="13">
+      <c r="B700" s="2"/>
+    </row>
+    <row r="701" spans="2:2" ht="13">
+      <c r="B701" s="2"/>
+    </row>
+    <row r="702" spans="2:2" ht="13">
+      <c r="B702" s="2"/>
+    </row>
+    <row r="703" spans="2:2" ht="13">
+      <c r="B703" s="2"/>
+    </row>
+    <row r="704" spans="2:2" ht="13">
+      <c r="B704" s="2"/>
+    </row>
+    <row r="705" spans="2:2" ht="13">
+      <c r="B705" s="2"/>
+    </row>
+    <row r="706" spans="2:2" ht="13">
+      <c r="B706" s="2"/>
+    </row>
+    <row r="707" spans="2:2" ht="13">
+      <c r="B707" s="2"/>
+    </row>
+    <row r="708" spans="2:2" ht="13">
+      <c r="B708" s="2"/>
+    </row>
+    <row r="709" spans="2:2" ht="13">
+      <c r="B709" s="2"/>
+    </row>
+    <row r="710" spans="2:2" ht="13">
+      <c r="B710" s="2"/>
+    </row>
+    <row r="711" spans="2:2" ht="13">
+      <c r="B711" s="2"/>
+    </row>
+    <row r="712" spans="2:2" ht="13">
+      <c r="B712" s="2"/>
+    </row>
+    <row r="713" spans="2:2" ht="13">
+      <c r="B713" s="2"/>
+    </row>
+    <row r="714" spans="2:2" ht="13">
+      <c r="B714" s="2"/>
+    </row>
+    <row r="715" spans="2:2" ht="13">
+      <c r="B715" s="2"/>
+    </row>
+    <row r="716" spans="2:2" ht="13">
+      <c r="B716" s="2"/>
+    </row>
+    <row r="717" spans="2:2" ht="13">
+      <c r="B717" s="2"/>
+    </row>
+    <row r="718" spans="2:2" ht="13">
+      <c r="B718" s="2"/>
+    </row>
+    <row r="719" spans="2:2" ht="13">
+      <c r="B719" s="2"/>
+    </row>
+    <row r="720" spans="2:2" ht="13">
+      <c r="B720" s="2"/>
+    </row>
+    <row r="721" spans="2:2" ht="13">
+      <c r="B721" s="2"/>
+    </row>
+    <row r="722" spans="2:2" ht="13">
+      <c r="B722" s="2"/>
+    </row>
+    <row r="723" spans="2:2" ht="13">
+      <c r="B723" s="2"/>
+    </row>
+    <row r="724" spans="2:2" ht="13">
+      <c r="B724" s="2"/>
+    </row>
+    <row r="725" spans="2:2" ht="13">
+      <c r="B725" s="2"/>
+    </row>
+    <row r="726" spans="2:2" ht="13">
+      <c r="B726" s="2"/>
+    </row>
+    <row r="727" spans="2:2" ht="13">
+      <c r="B727" s="2"/>
+    </row>
+    <row r="728" spans="2:2" ht="13">
+      <c r="B728" s="2"/>
+    </row>
+    <row r="729" spans="2:2" ht="13">
+      <c r="B729" s="2"/>
+    </row>
+    <row r="730" spans="2:2" ht="13">
+      <c r="B730" s="2"/>
+    </row>
+    <row r="731" spans="2:2" ht="13">
+      <c r="B731" s="2"/>
+    </row>
+    <row r="732" spans="2:2" ht="13">
+      <c r="B732" s="2"/>
+    </row>
+    <row r="733" spans="2:2" ht="13">
+      <c r="B733" s="2"/>
+    </row>
+    <row r="734" spans="2:2" ht="13">
+      <c r="B734" s="2"/>
+    </row>
+    <row r="735" spans="2:2" ht="13">
+      <c r="B735" s="2"/>
+    </row>
+    <row r="736" spans="2:2" ht="13">
+      <c r="B736" s="2"/>
+    </row>
+    <row r="737" spans="2:2" ht="13">
+      <c r="B737" s="2"/>
+    </row>
+    <row r="738" spans="2:2" ht="13">
+      <c r="B738" s="2"/>
+    </row>
+    <row r="739" spans="2:2" ht="13">
+      <c r="B739" s="2"/>
+    </row>
+    <row r="740" spans="2:2" ht="13">
+      <c r="B740" s="2"/>
+    </row>
+    <row r="741" spans="2:2" ht="13">
+      <c r="B741" s="2"/>
+    </row>
+    <row r="742" spans="2:2" ht="13">
+      <c r="B742" s="2"/>
+    </row>
+    <row r="743" spans="2:2" ht="13">
+      <c r="B743" s="2"/>
+    </row>
+    <row r="744" spans="2:2" ht="13">
+      <c r="B744" s="2"/>
+    </row>
+    <row r="745" spans="2:2" ht="13">
+      <c r="B745" s="2"/>
+    </row>
+    <row r="746" spans="2:2" ht="13">
+      <c r="B746" s="2"/>
+    </row>
+    <row r="747" spans="2:2" ht="13">
+      <c r="B747" s="2"/>
+    </row>
+    <row r="748" spans="2:2" ht="13">
+      <c r="B748" s="2"/>
+    </row>
+    <row r="749" spans="2:2" ht="13">
+      <c r="B749" s="2"/>
+    </row>
+    <row r="750" spans="2:2" ht="13">
+      <c r="B750" s="2"/>
+    </row>
+    <row r="751" spans="2:2" ht="13">
+      <c r="B751" s="2"/>
+    </row>
+    <row r="752" spans="2:2" ht="13">
+      <c r="B752" s="2"/>
+    </row>
+    <row r="753" spans="2:2" ht="13">
+      <c r="B753" s="2"/>
+    </row>
+    <row r="754" spans="2:2" ht="13">
+      <c r="B754" s="2"/>
+    </row>
+    <row r="755" spans="2:2" ht="13">
+      <c r="B755" s="2"/>
+    </row>
+    <row r="756" spans="2:2" ht="13">
+      <c r="B756" s="2"/>
+    </row>
+    <row r="757" spans="2:2" ht="13">
+      <c r="B757" s="2"/>
+    </row>
+    <row r="758" spans="2:2" ht="13">
+      <c r="B758" s="2"/>
+    </row>
+    <row r="759" spans="2:2" ht="13">
+      <c r="B759" s="2"/>
+    </row>
+    <row r="760" spans="2:2" ht="13">
+      <c r="B760" s="2"/>
+    </row>
+    <row r="761" spans="2:2" ht="13">
+      <c r="B761" s="2"/>
+    </row>
+    <row r="762" spans="2:2" ht="13">
+      <c r="B762" s="2"/>
+    </row>
+    <row r="763" spans="2:2" ht="13">
+      <c r="B763" s="2"/>
+    </row>
+    <row r="764" spans="2:2" ht="13">
+      <c r="B764" s="2"/>
+    </row>
+    <row r="765" spans="2:2" ht="13">
+      <c r="B765" s="2"/>
+    </row>
+    <row r="766" spans="2:2" ht="13">
+      <c r="B766" s="2"/>
+    </row>
+    <row r="767" spans="2:2" ht="13">
+      <c r="B767" s="2"/>
+    </row>
+    <row r="768" spans="2:2" ht="13">
+      <c r="B768" s="2"/>
+    </row>
+    <row r="769" spans="2:2" ht="13">
+      <c r="B769" s="2"/>
+    </row>
+    <row r="770" spans="2:2" ht="13">
+      <c r="B770" s="2"/>
+    </row>
+    <row r="771" spans="2:2" ht="13">
+      <c r="B771" s="2"/>
+    </row>
+    <row r="772" spans="2:2" ht="13">
+      <c r="B772" s="2"/>
+    </row>
+    <row r="773" spans="2:2" ht="13">
+      <c r="B773" s="2"/>
+    </row>
+    <row r="774" spans="2:2" ht="13">
+      <c r="B774" s="2"/>
+    </row>
+    <row r="775" spans="2:2" ht="13">
+      <c r="B775" s="2"/>
+    </row>
+    <row r="776" spans="2:2" ht="13">
+      <c r="B776" s="2"/>
+    </row>
+    <row r="777" spans="2:2" ht="13">
+      <c r="B777" s="2"/>
+    </row>
+    <row r="778" spans="2:2" ht="13">
+      <c r="B778" s="2"/>
+    </row>
+    <row r="779" spans="2:2" ht="13">
+      <c r="B779" s="2"/>
+    </row>
+    <row r="780" spans="2:2" ht="13">
+      <c r="B780" s="2"/>
+    </row>
+    <row r="781" spans="2:2" ht="13">
+      <c r="B781" s="2"/>
+    </row>
+    <row r="782" spans="2:2" ht="13">
+      <c r="B782" s="2"/>
+    </row>
+    <row r="783" spans="2:2" ht="13">
+      <c r="B783" s="2"/>
+    </row>
+    <row r="784" spans="2:2" ht="13">
+      <c r="B784" s="2"/>
+    </row>
+    <row r="785" spans="2:2" ht="13">
+      <c r="B785" s="2"/>
+    </row>
+    <row r="786" spans="2:2" ht="13">
+      <c r="B786" s="2"/>
+    </row>
+    <row r="787" spans="2:2" ht="13">
+      <c r="B787" s="2"/>
+    </row>
+    <row r="788" spans="2:2" ht="13">
+      <c r="B788" s="2"/>
+    </row>
+    <row r="789" spans="2:2" ht="13">
+      <c r="B789" s="2"/>
+    </row>
+    <row r="790" spans="2:2" ht="13">
+      <c r="B790" s="2"/>
+    </row>
+    <row r="791" spans="2:2" ht="13">
+      <c r="B791" s="2"/>
+    </row>
+    <row r="792" spans="2:2" ht="13">
+      <c r="B792" s="2"/>
+    </row>
+    <row r="793" spans="2:2" ht="13">
+      <c r="B793" s="2"/>
+    </row>
+    <row r="794" spans="2:2" ht="13">
+      <c r="B794" s="2"/>
+    </row>
+    <row r="795" spans="2:2" ht="13">
+      <c r="B795" s="2"/>
+    </row>
+    <row r="796" spans="2:2" ht="13">
+      <c r="B796" s="2"/>
+    </row>
+    <row r="797" spans="2:2" ht="13">
+      <c r="B797" s="2"/>
+    </row>
+    <row r="798" spans="2:2" ht="13">
+      <c r="B798" s="2"/>
+    </row>
+    <row r="799" spans="2:2" ht="13">
+      <c r="B799" s="2"/>
+    </row>
+    <row r="800" spans="2:2" ht="13">
+      <c r="B800" s="2"/>
+    </row>
+    <row r="801" spans="2:2" ht="13">
+      <c r="B801" s="2"/>
+    </row>
+    <row r="802" spans="2:2" ht="13">
+      <c r="B802" s="2"/>
+    </row>
+    <row r="803" spans="2:2" ht="13">
+      <c r="B803" s="2"/>
+    </row>
+    <row r="804" spans="2:2" ht="13">
+      <c r="B804" s="2"/>
+    </row>
+    <row r="805" spans="2:2" ht="13">
+      <c r="B805" s="2"/>
+    </row>
+    <row r="806" spans="2:2" ht="13">
+      <c r="B806" s="2"/>
+    </row>
+    <row r="807" spans="2:2" ht="13">
+      <c r="B807" s="2"/>
+    </row>
+    <row r="808" spans="2:2" ht="13">
+      <c r="B808" s="2"/>
+    </row>
+    <row r="809" spans="2:2" ht="13">
+      <c r="B809" s="2"/>
+    </row>
+    <row r="810" spans="2:2" ht="13">
+      <c r="B810" s="2"/>
+    </row>
+    <row r="811" spans="2:2" ht="13">
+      <c r="B811" s="2"/>
+    </row>
+    <row r="812" spans="2:2" ht="13">
+      <c r="B812" s="2"/>
+    </row>
+    <row r="813" spans="2:2" ht="13">
+      <c r="B813" s="2"/>
+    </row>
+    <row r="814" spans="2:2" ht="13">
+      <c r="B814" s="2"/>
+    </row>
+    <row r="815" spans="2:2" ht="13">
+      <c r="B815" s="2"/>
+    </row>
+    <row r="816" spans="2:2" ht="13">
+      <c r="B816" s="2"/>
+    </row>
+    <row r="817" spans="2:2" ht="13">
+      <c r="B817" s="2"/>
+    </row>
+    <row r="818" spans="2:2" ht="13">
+      <c r="B818" s="2"/>
+    </row>
+    <row r="819" spans="2:2" ht="13">
+      <c r="B819" s="2"/>
+    </row>
+    <row r="820" spans="2:2" ht="13">
+      <c r="B820" s="2"/>
+    </row>
+    <row r="821" spans="2:2" ht="13">
+      <c r="B821" s="2"/>
+    </row>
+    <row r="822" spans="2:2" ht="13">
+      <c r="B822" s="2"/>
+    </row>
+    <row r="823" spans="2:2" ht="13">
+      <c r="B823" s="2"/>
+    </row>
+    <row r="824" spans="2:2" ht="13">
+      <c r="B824" s="2"/>
+    </row>
+    <row r="825" spans="2:2" ht="13">
+      <c r="B825" s="2"/>
+    </row>
+    <row r="826" spans="2:2" ht="13">
+      <c r="B826" s="2"/>
+    </row>
+    <row r="827" spans="2:2" ht="13">
+      <c r="B827" s="2"/>
+    </row>
+    <row r="828" spans="2:2" ht="13">
+      <c r="B828" s="2"/>
+    </row>
+    <row r="829" spans="2:2" ht="13">
+      <c r="B829" s="2"/>
+    </row>
+    <row r="830" spans="2:2" ht="13">
+      <c r="B830" s="2"/>
+    </row>
+    <row r="831" spans="2:2" ht="13">
+      <c r="B831" s="2"/>
+    </row>
+    <row r="832" spans="2:2" ht="13">
+      <c r="B832" s="2"/>
+    </row>
+    <row r="833" spans="2:2" ht="13">
+      <c r="B833" s="2"/>
+    </row>
+    <row r="834" spans="2:2" ht="13">
+      <c r="B834" s="2"/>
+    </row>
+    <row r="835" spans="2:2" ht="13">
+      <c r="B835" s="2"/>
+    </row>
+    <row r="836" spans="2:2" ht="13">
+      <c r="B836" s="2"/>
+    </row>
+    <row r="837" spans="2:2" ht="13">
+      <c r="B837" s="2"/>
+    </row>
+    <row r="838" spans="2:2" ht="13">
+      <c r="B838" s="2"/>
+    </row>
+    <row r="839" spans="2:2" ht="13">
+      <c r="B839" s="2"/>
+    </row>
+    <row r="840" spans="2:2" ht="13">
+      <c r="B840" s="2"/>
+    </row>
+    <row r="841" spans="2:2" ht="13">
+      <c r="B841" s="2"/>
+    </row>
+    <row r="842" spans="2:2" ht="13">
+      <c r="B842" s="2"/>
+    </row>
+    <row r="843" spans="2:2" ht="13">
+      <c r="B843" s="2"/>
+    </row>
+    <row r="844" spans="2:2" ht="13">
+      <c r="B844" s="2"/>
+    </row>
+    <row r="845" spans="2:2" ht="13">
+      <c r="B845" s="2"/>
+    </row>
+    <row r="846" spans="2:2" ht="13">
+      <c r="B846" s="2"/>
+    </row>
+    <row r="847" spans="2:2" ht="13">
+      <c r="B847" s="2"/>
+    </row>
+    <row r="848" spans="2:2" ht="13">
+      <c r="B848" s="2"/>
+    </row>
+    <row r="849" spans="2:2" ht="13">
+      <c r="B849" s="2"/>
+    </row>
+    <row r="850" spans="2:2" ht="13">
+      <c r="B850" s="2"/>
+    </row>
+    <row r="851" spans="2:2" ht="13">
+      <c r="B851" s="2"/>
+    </row>
+    <row r="852" spans="2:2" ht="13">
+      <c r="B852" s="2"/>
+    </row>
+    <row r="853" spans="2:2" ht="13">
+      <c r="B853" s="2"/>
+    </row>
+    <row r="854" spans="2:2" ht="13">
+      <c r="B854" s="2"/>
+    </row>
+    <row r="855" spans="2:2" ht="13">
+      <c r="B855" s="2"/>
+    </row>
+    <row r="856" spans="2:2" ht="13">
+      <c r="B856" s="2"/>
+    </row>
+    <row r="857" spans="2:2" ht="13">
+      <c r="B857" s="2"/>
+    </row>
+    <row r="858" spans="2:2" ht="13">
+      <c r="B858" s="2"/>
+    </row>
+    <row r="859" spans="2:2" ht="13">
+      <c r="B859" s="2"/>
+    </row>
+    <row r="860" spans="2:2" ht="13">
+      <c r="B860" s="2"/>
+    </row>
+    <row r="861" spans="2:2" ht="13">
+      <c r="B861" s="2"/>
+    </row>
+    <row r="862" spans="2:2" ht="13">
+      <c r="B862" s="2"/>
+    </row>
+    <row r="863" spans="2:2" ht="13">
+      <c r="B863" s="2"/>
+    </row>
+    <row r="864" spans="2:2" ht="13">
+      <c r="B864" s="2"/>
+    </row>
+    <row r="865" spans="2:2" ht="13">
+      <c r="B865" s="2"/>
+    </row>
+    <row r="866" spans="2:2" ht="13">
+      <c r="B866" s="2"/>
+    </row>
+    <row r="867" spans="2:2" ht="13">
+      <c r="B867" s="2"/>
+    </row>
+    <row r="868" spans="2:2" ht="13">
+      <c r="B868" s="2"/>
+    </row>
+    <row r="869" spans="2:2" ht="13">
+      <c r="B869" s="2"/>
+    </row>
+    <row r="870" spans="2:2" ht="13">
+      <c r="B870" s="2"/>
+    </row>
+    <row r="871" spans="2:2" ht="13">
+      <c r="B871" s="2"/>
+    </row>
+    <row r="872" spans="2:2" ht="13">
+      <c r="B872" s="2"/>
+    </row>
+    <row r="873" spans="2:2" ht="13">
+      <c r="B873" s="2"/>
+    </row>
+    <row r="874" spans="2:2" ht="13">
+      <c r="B874" s="2"/>
+    </row>
+    <row r="875" spans="2:2" ht="13">
+      <c r="B875" s="2"/>
+    </row>
+    <row r="876" spans="2:2" ht="13">
+      <c r="B876" s="2"/>
+    </row>
+    <row r="877" spans="2:2" ht="13">
+      <c r="B877" s="2"/>
+    </row>
+    <row r="878" spans="2:2" ht="13">
+      <c r="B878" s="2"/>
+    </row>
+    <row r="879" spans="2:2" ht="13">
+      <c r="B879" s="2"/>
+    </row>
+    <row r="880" spans="2:2" ht="13">
+      <c r="B880" s="2"/>
+    </row>
+    <row r="881" spans="2:2" ht="13">
+      <c r="B881" s="2"/>
+    </row>
+    <row r="882" spans="2:2" ht="13">
+      <c r="B882" s="2"/>
+    </row>
+    <row r="883" spans="2:2" ht="13">
+      <c r="B883" s="2"/>
+    </row>
+    <row r="884" spans="2:2" ht="13">
+      <c r="B884" s="2"/>
+    </row>
+    <row r="885" spans="2:2" ht="13">
+      <c r="B885" s="2"/>
+    </row>
+    <row r="886" spans="2:2" ht="13">
+      <c r="B886" s="2"/>
+    </row>
+    <row r="887" spans="2:2" ht="13">
+      <c r="B887" s="2"/>
+    </row>
+    <row r="888" spans="2:2" ht="13">
+      <c r="B888" s="2"/>
+    </row>
+    <row r="889" spans="2:2" ht="13">
+      <c r="B889" s="2"/>
+    </row>
+    <row r="890" spans="2:2" ht="13">
+      <c r="B890" s="2"/>
+    </row>
+    <row r="891" spans="2:2" ht="13">
+      <c r="B891" s="2"/>
+    </row>
+    <row r="892" spans="2:2" ht="13">
+      <c r="B892" s="2"/>
+    </row>
+    <row r="893" spans="2:2" ht="13">
+      <c r="B893" s="2"/>
+    </row>
+    <row r="894" spans="2:2" ht="13">
+      <c r="B894" s="2"/>
+    </row>
+    <row r="895" spans="2:2" ht="13">
+      <c r="B895" s="2"/>
+    </row>
+    <row r="896" spans="2:2" ht="13">
+      <c r="B896" s="2"/>
+    </row>
+    <row r="897" spans="2:2" ht="13">
+      <c r="B897" s="2"/>
+    </row>
+    <row r="898" spans="2:2" ht="13">
+      <c r="B898" s="2"/>
+    </row>
+    <row r="899" spans="2:2" ht="13">
+      <c r="B899" s="2"/>
+    </row>
+    <row r="900" spans="2:2" ht="13">
+      <c r="B900" s="2"/>
+    </row>
+    <row r="901" spans="2:2" ht="13">
+      <c r="B901" s="2"/>
+    </row>
+    <row r="902" spans="2:2" ht="13">
+      <c r="B902" s="2"/>
+    </row>
+    <row r="903" spans="2:2" ht="13">
+      <c r="B903" s="2"/>
+    </row>
+    <row r="904" spans="2:2" ht="13">
+      <c r="B904" s="2"/>
+    </row>
+    <row r="905" spans="2:2" ht="13">
+      <c r="B905" s="2"/>
+    </row>
+    <row r="906" spans="2:2" ht="13">
+      <c r="B906" s="2"/>
+    </row>
+    <row r="907" spans="2:2" ht="13">
+      <c r="B907" s="2"/>
+    </row>
+    <row r="908" spans="2:2" ht="13">
+      <c r="B908" s="2"/>
+    </row>
+    <row r="909" spans="2:2" ht="13">
+      <c r="B909" s="2"/>
+    </row>
+    <row r="910" spans="2:2" ht="13">
+      <c r="B910" s="2"/>
+    </row>
+    <row r="911" spans="2:2" ht="13">
+      <c r="B911" s="2"/>
+    </row>
+    <row r="912" spans="2:2" ht="13">
+      <c r="B912" s="2"/>
+    </row>
+    <row r="913" spans="2:2" ht="13">
+      <c r="B913" s="2"/>
+    </row>
+    <row r="914" spans="2:2" ht="13">
+      <c r="B914" s="2"/>
+    </row>
+    <row r="915" spans="2:2" ht="13">
+      <c r="B915" s="2"/>
+    </row>
+    <row r="916" spans="2:2" ht="13">
+      <c r="B916" s="2"/>
+    </row>
+    <row r="917" spans="2:2" ht="13">
+      <c r="B917" s="2"/>
+    </row>
+    <row r="918" spans="2:2" ht="13">
+      <c r="B918" s="2"/>
+    </row>
+    <row r="919" spans="2:2" ht="13">
+      <c r="B919" s="2"/>
+    </row>
+    <row r="920" spans="2:2" ht="13">
+      <c r="B920" s="2"/>
+    </row>
+    <row r="921" spans="2:2" ht="13">
+      <c r="B921" s="2"/>
+    </row>
+    <row r="922" spans="2:2" ht="13">
+      <c r="B922" s="2"/>
+    </row>
+    <row r="923" spans="2:2" ht="13">
+      <c r="B923" s="2"/>
+    </row>
+    <row r="924" spans="2:2" ht="13">
+      <c r="B924" s="2"/>
+    </row>
+    <row r="925" spans="2:2" ht="13">
+      <c r="B925" s="2"/>
+    </row>
+    <row r="926" spans="2:2" ht="13">
+      <c r="B926" s="2"/>
+    </row>
+    <row r="927" spans="2:2" ht="13">
+      <c r="B927" s="2"/>
+    </row>
+    <row r="928" spans="2:2" ht="13">
+      <c r="B928" s="2"/>
+    </row>
+    <row r="929" spans="2:2" ht="13">
+      <c r="B929" s="2"/>
+    </row>
+    <row r="930" spans="2:2" ht="13">
+      <c r="B930" s="2"/>
+    </row>
+    <row r="931" spans="2:2" ht="13">
+      <c r="B931" s="2"/>
+    </row>
+    <row r="932" spans="2:2" ht="13">
+      <c r="B932" s="2"/>
+    </row>
+    <row r="933" spans="2:2" ht="13">
+      <c r="B933" s="2"/>
+    </row>
+    <row r="934" spans="2:2" ht="13">
+      <c r="B934" s="2"/>
+    </row>
+    <row r="935" spans="2:2" ht="13">
+      <c r="B935" s="2"/>
+    </row>
+    <row r="936" spans="2:2" ht="13">
+      <c r="B936" s="2"/>
+    </row>
+    <row r="937" spans="2:2" ht="13">
+      <c r="B937" s="2"/>
+    </row>
+    <row r="938" spans="2:2" ht="13">
+      <c r="B938" s="2"/>
+    </row>
+    <row r="939" spans="2:2" ht="13">
+      <c r="B939" s="2"/>
+    </row>
+    <row r="940" spans="2:2" ht="13">
+      <c r="B940" s="2"/>
+    </row>
+    <row r="941" spans="2:2" ht="13">
+      <c r="B941" s="2"/>
+    </row>
+    <row r="942" spans="2:2" ht="13">
+      <c r="B942" s="2"/>
+    </row>
+    <row r="943" spans="2:2" ht="13">
+      <c r="B943" s="2"/>
+    </row>
+    <row r="944" spans="2:2" ht="13">
+      <c r="B944" s="2"/>
+    </row>
+    <row r="945" spans="2:2" ht="13">
+      <c r="B945" s="2"/>
+    </row>
+    <row r="946" spans="2:2" ht="13">
+      <c r="B946" s="2"/>
+    </row>
+    <row r="947" spans="2:2" ht="13">
+      <c r="B947" s="2"/>
+    </row>
+    <row r="948" spans="2:2" ht="13">
+      <c r="B948" s="2"/>
+    </row>
+    <row r="949" spans="2:2" ht="13">
+      <c r="B949" s="2"/>
+    </row>
+    <row r="950" spans="2:2" ht="13">
+      <c r="B950" s="2"/>
+    </row>
+    <row r="951" spans="2:2" ht="13">
+      <c r="B951" s="2"/>
+    </row>
+    <row r="952" spans="2:2" ht="13">
+      <c r="B952" s="2"/>
+    </row>
+    <row r="953" spans="2:2" ht="13">
+      <c r="B953" s="2"/>
+    </row>
+    <row r="954" spans="2:2" ht="13">
+      <c r="B954" s="2"/>
+    </row>
+    <row r="955" spans="2:2" ht="13">
+      <c r="B955" s="2"/>
+    </row>
+    <row r="956" spans="2:2" ht="13">
+      <c r="B956" s="2"/>
+    </row>
+    <row r="957" spans="2:2" ht="13">
+      <c r="B957" s="2"/>
+    </row>
+    <row r="958" spans="2:2" ht="13">
+      <c r="B958" s="2"/>
+    </row>
+    <row r="959" spans="2:2" ht="13">
+      <c r="B959" s="2"/>
+    </row>
+    <row r="960" spans="2:2" ht="13">
+      <c r="B960" s="2"/>
+    </row>
+    <row r="961" spans="2:2" ht="13">
+      <c r="B961" s="2"/>
+    </row>
+    <row r="962" spans="2:2" ht="13">
+      <c r="B962" s="2"/>
+    </row>
+    <row r="963" spans="2:2" ht="13">
+      <c r="B963" s="2"/>
+    </row>
+    <row r="964" spans="2:2" ht="13">
+      <c r="B964" s="2"/>
+    </row>
+    <row r="965" spans="2:2" ht="13">
+      <c r="B965" s="2"/>
+    </row>
+    <row r="966" spans="2:2" ht="13">
+      <c r="B966" s="2"/>
+    </row>
+    <row r="967" spans="2:2" ht="13">
+      <c r="B967" s="2"/>
+    </row>
+    <row r="968" spans="2:2" ht="13">
+      <c r="B968" s="2"/>
+    </row>
+    <row r="969" spans="2:2" ht="13">
+      <c r="B969" s="2"/>
+    </row>
+    <row r="970" spans="2:2" ht="13">
+      <c r="B970" s="2"/>
+    </row>
+    <row r="971" spans="2:2" ht="13">
+      <c r="B971" s="2"/>
+    </row>
+    <row r="972" spans="2:2" ht="13">
+      <c r="B972" s="2"/>
+    </row>
+    <row r="973" spans="2:2" ht="13">
+      <c r="B973" s="2"/>
+    </row>
+    <row r="974" spans="2:2" ht="13">
+      <c r="B974" s="2"/>
+    </row>
+    <row r="975" spans="2:2" ht="13">
+      <c r="B975" s="2"/>
+    </row>
+    <row r="976" spans="2:2" ht="13">
+      <c r="B976" s="2"/>
+    </row>
+    <row r="977" spans="2:2" ht="13">
+      <c r="B977" s="2"/>
+    </row>
+    <row r="978" spans="2:2" ht="13">
+      <c r="B978" s="2"/>
+    </row>
+    <row r="979" spans="2:2" ht="13">
+      <c r="B979" s="2"/>
+    </row>
+    <row r="980" spans="2:2" ht="13">
+      <c r="B980" s="2"/>
+    </row>
+    <row r="981" spans="2:2" ht="13">
+      <c r="B981" s="2"/>
+    </row>
+    <row r="982" spans="2:2" ht="13">
+      <c r="B982" s="2"/>
+    </row>
+    <row r="983" spans="2:2" ht="13">
+      <c r="B983" s="2"/>
+    </row>
+    <row r="984" spans="2:2" ht="13">
+      <c r="B984" s="2"/>
+    </row>
+    <row r="985" spans="2:2" ht="13">
+      <c r="B985" s="2"/>
+    </row>
+    <row r="986" spans="2:2" ht="13">
+      <c r="B986" s="2"/>
+    </row>
+    <row r="987" spans="2:2" ht="13">
+      <c r="B987" s="2"/>
+    </row>
+    <row r="988" spans="2:2" ht="13">
+      <c r="B988" s="2"/>
+    </row>
+    <row r="989" spans="2:2" ht="13">
+      <c r="B989" s="2"/>
+    </row>
+    <row r="990" spans="2:2" ht="13">
+      <c r="B990" s="2"/>
+    </row>
+    <row r="991" spans="2:2" ht="13">
+      <c r="B991" s="2"/>
+    </row>
+    <row r="992" spans="2:2" ht="13">
+      <c r="B992" s="2"/>
+    </row>
+    <row r="993" spans="2:2" ht="13">
+      <c r="B993" s="2"/>
+    </row>
+    <row r="994" spans="2:2" ht="13">
+      <c r="B994" s="2"/>
+    </row>
+    <row r="995" spans="2:2" ht="13">
+      <c r="B995" s="2"/>
+    </row>
+    <row r="996" spans="2:2" ht="13">
+      <c r="B996" s="2"/>
+    </row>
+    <row r="997" spans="2:2" ht="13">
+      <c r="B997" s="2"/>
+    </row>
+    <row r="998" spans="2:2" ht="13">
+      <c r="B998" s="2"/>
+    </row>
+    <row r="999" spans="2:2" ht="13">
+      <c r="B999" s="2"/>
+    </row>
+    <row r="1000" spans="2:2" ht="13">
+      <c r="B1000" s="2"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>