--- v0 (2025-10-31)
+++ v1 (2026-05-25)
@@ -1,159 +1,1247 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10322"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crist\Desktop\IIDL\Cátedra de Cullera\CATEDRA CIUTAT CULLERA\OBSERVATORIO TERRITORIAL TURÍSTICO\INDICADORES LIMPIOS WEB II\ECONÓMICOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0B3FBB83-05E5-418D-8EE7-10619125EEDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3512C3B-2B1A-4645-A4D3-F7DE5651F4F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="29400" windowHeight="16540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Deuda viva por habitante" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Deuda viva por habitante'!$A$1:$J$21</definedName>
+  </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="5">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>VALOR NUMÉRICO</t>
+  </si>
+  <si>
+    <t>TIPO</t>
+  </si>
+  <si>
+    <t>euros (€)</t>
+  </si>
+  <si>
+    <t>Fuente: Portal Estadístico de la Generalitat Valenciana (PEGV)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Deuda viva por habitante (2008 - 2024)</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-ES"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'Deuda viva por habitante'!$C$2</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>euros (€)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>'Deuda viva por habitante'!$A$2:$A$18</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>2008</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2024</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Deuda viva por habitante'!$B$2:$B$18</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0" formatCode="General">
+                  <c:v>863.65</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1154.93</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="General">
+                  <c:v>973.92</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="General">
+                  <c:v>963.65</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1768.3</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1838.01</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1551.27</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1460.11</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1362.82</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>1158.8399999999999</c:v>
+                </c:pt>
+                <c:pt idx="10" formatCode="General">
+                  <c:v>784.45</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>685.3</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>1351.3</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>691.43</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>608.58000000000004</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>577.49</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>483.31</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-EA10-764C-9007-67BCCB2198E2}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:smooth val="0"/>
+        <c:axId val="1514666879"/>
+        <c:axId val="1422739647"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="1514666879"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1422739647"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1422739647"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1514666879"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-ES"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="accent6">
+          <a:lumMod val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="es-ES"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="332">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>10546</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>5024</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>16933</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C24F18BC-6A27-AD9A-AC6A-4A00628692B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
@@ -308,234 +1396,327 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4AFF987-2471-9E41-ABE6-64B9C8CC731F}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="77" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="150" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.453125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="2" max="2" width="36.26953125" customWidth="1"/>
+    <col min="1" max="1" width="14.5" style="2"/>
+    <col min="2" max="2" width="19.83203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.83203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="14.5" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2"/>
-[...25 lines deleted...]
-      <c r="A2" s="3">
+      <c r="C1" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A2" s="5">
         <v>2008</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B2" s="5">
         <v>863.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="3">
+      <c r="C2" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A3" s="7">
         <v>2009</v>
       </c>
-      <c r="B3" s="4">
+      <c r="B3" s="8">
         <v>1154.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3">
+      <c r="C3" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A4" s="5">
         <v>2010</v>
       </c>
-      <c r="B4" s="3">
+      <c r="B4" s="5">
         <v>973.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3">
+      <c r="C4" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A5" s="7">
         <v>2011</v>
       </c>
-      <c r="B5" s="3">
+      <c r="B5" s="7">
         <v>963.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3">
+      <c r="C5" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A6" s="5">
         <v>2012</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B6" s="10">
         <v>1768.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3">
+      <c r="C6" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A7" s="7">
         <v>2013</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="8">
         <v>1838.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3">
+      <c r="C7" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A8" s="5">
         <v>2014</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="10">
         <v>1551.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3">
+      <c r="C8" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A9" s="7">
         <v>2015</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="8">
         <v>1460.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="3">
+      <c r="C9" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A10" s="5">
         <v>2016</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="10">
         <v>1362.82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="3">
+      <c r="C10" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A11" s="7">
         <v>2017</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B11" s="8">
         <v>1158.8399999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="3">
+      <c r="C11" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A12" s="5">
         <v>2018</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="6">
         <v>784.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="3">
+      <c r="C12" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="7">
         <v>2019</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B13" s="8">
         <v>685.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="3">
+      <c r="C13" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="5">
         <v>2020</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="10">
         <v>1351.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="3">
+      <c r="C14" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="7">
         <v>2021</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="8">
         <v>691.43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="3">
+      <c r="C15" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="5">
         <v>2022</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B16" s="10">
         <v>608.58000000000004</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="7">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="8">
+        <v>577.49</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="5">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="10">
+        <v>483.31</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="3" t="s">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hoja 1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Deuda viva por habitante</vt:lpstr>
+      <vt:lpstr>'Deuda viva por habitante'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>