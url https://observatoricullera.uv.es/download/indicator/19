--- v0 (2025-10-30)
+++ v1 (2026-05-25)
@@ -1,160 +1,1380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10322"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crist\Desktop\IIDL\Cátedra de Cullera\CATEDRA CIUTAT CULLERA\OBSERVATORIO TERRITORIAL TURÍSTICO\INDICADORES LIMPIOS WEB II\ECONÓMICOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Desktop/IIDL/Càtedra Ciutat de Cullera/OBSERVATORIO TERRITORIAL TURÍSTICO/Indicadores/ECONÓMICOS/Datos financieros/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0CE6EAB1-6896-424E-BCEC-7E98A4733AD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F40E6C-90C3-1E43-8C22-093F91DAB377}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="29400" windowHeight="18460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Presupuesto por habitante" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="5">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>VALOR NUMÉRICO</t>
+  </si>
+  <si>
+    <t>TIPO</t>
+  </si>
+  <si>
+    <t>euros (€)</t>
+  </si>
+  <si>
+    <t>Fuente: Portal de Trasparencia del Ayuntamiento de Cullera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
-[...10 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="4" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Presupuesto municipal por habitante (2010 - 2025)</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-ES"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'Presupuesto por habitante'!$C$2</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>euros (€)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>'Presupuesto por habitante'!$A$2:$A$17</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Presupuesto por habitante'!$B$2:$B$17</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>1193.8800000000001</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1151.6600000000001</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1224.8900000000001</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1166.3399999999999</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1157.6600000000001</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1198.53</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1232.44</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1256.81</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1351.01</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>1408.54</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>1403.35</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>1371.82</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>1485.42</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>1630.54</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>1618.35</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>1773.63</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-D7E7-3B4C-8146-9E28498ABD08}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:smooth val="0"/>
+        <c:axId val="631324671"/>
+        <c:axId val="631326463"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="631324671"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="631326463"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="631326463"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="#,##0" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="631324671"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="accent6">
+          <a:lumMod val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="es-ES"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="332">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>9912</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>7744</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>591536</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>9303</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC20C236-8FCD-FE4D-8761-953D899BD2E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/marina/Desktop/IIDL/Ca&#768;tedra%20Ciutat%20de%20Cullera/OBSERVATORIO%20TERRITORIAL%20TURI&#769;STICO/Indicadores/ECONO&#769;MICOS/Datos%20financieros/Presupuesto%20municipal.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="Presupuesto%20municipal.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Presupuesto municipal"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="2">
+          <cell r="A2">
+            <v>2010</v>
+          </cell>
+          <cell r="B2">
+            <v>29262555.640000001</v>
+          </cell>
+          <cell r="C2" t="str">
+            <v>euros (€)</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3">
+            <v>2011</v>
+          </cell>
+          <cell r="B3">
+            <v>26894111.5</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4">
+            <v>2012</v>
+          </cell>
+          <cell r="B4">
+            <v>27849110.629999999</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5">
+            <v>2013</v>
+          </cell>
+          <cell r="B5">
+            <v>26000000</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6">
+            <v>2014</v>
+          </cell>
+          <cell r="B6">
+            <v>26000000</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7">
+            <v>2015</v>
+          </cell>
+          <cell r="B7">
+            <v>26655000</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8">
+            <v>2016</v>
+          </cell>
+          <cell r="B8">
+            <v>27285000</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9">
+            <v>2017</v>
+          </cell>
+          <cell r="B9">
+            <v>27648600</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10">
+            <v>2018</v>
+          </cell>
+          <cell r="B10">
+            <v>29611360</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11">
+            <v>2019</v>
+          </cell>
+          <cell r="B11">
+            <v>30872381</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12">
+            <v>2020</v>
+          </cell>
+          <cell r="B12">
+            <v>31675114</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13">
+            <v>2021</v>
+          </cell>
+          <cell r="B13">
+            <v>31151392.379999999</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14">
+            <v>2022</v>
+          </cell>
+          <cell r="B14">
+            <v>33731012.420000002</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15">
+            <v>2023</v>
+          </cell>
+          <cell r="B15">
+            <v>35870333.539999999</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16">
+            <v>2024</v>
+          </cell>
+          <cell r="B16">
+            <v>39133345.140000001</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17">
+            <v>2025</v>
+          </cell>
+          <cell r="B17">
+            <v>42888274.590000004</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
@@ -309,282 +1529,284 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:Z22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93839074-1704-1F4E-8B05-43AD1D3355BC}">
+  <dimension ref="A1:C19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B23" sqref="B23"/>
+    <sheetView tabSelected="1" zoomScale="164" zoomScaleNormal="164" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.453125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="2" max="2" width="36.54296875" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" customWidth="1"/>
+    <col min="3" max="3" width="7.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2"/>
-[...22 lines deleted...]
-      <c r="Z1" s="2"/>
+      <c r="C1" s="10" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="2" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>945.11</v>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A2" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B2" s="2">
+        <v>1193.8800000000001</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A3" s="3">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>982.62</v>
+        <v>2011</v>
+      </c>
+      <c r="B3" s="4">
+        <v>1151.6600000000001</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1173.68</v>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="B4" s="6">
+        <v>1224.8900000000001</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A5" s="3">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="B5" s="4">
-        <v>1228.5999999999999</v>
+        <v>1166.3399999999999</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1453.53</v>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A6" s="5">
+        <v>2014</v>
+      </c>
+      <c r="B6" s="6">
+        <v>1157.6600000000001</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A7" s="3">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="B7" s="4">
-        <v>1272.76</v>
+        <v>1198.53</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1732.5</v>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A8" s="5">
+        <v>2016</v>
+      </c>
+      <c r="B8" s="6">
+        <v>1232.44</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A9" s="3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="B9" s="4">
-        <v>1193.8800000000001</v>
+        <v>1256.81</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1151.6600000000001</v>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="B10" s="6">
+        <v>1351.01</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A11" s="3">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="B11" s="4">
-        <v>1224.8900000000001</v>
+        <v>1408.54</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1166.3399999999999</v>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A12" s="5">
+        <v>2020</v>
+      </c>
+      <c r="B12" s="6">
+        <v>1403.35</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="13" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A13" s="3">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="B13" s="4">
-        <v>1157.6600000000001</v>
+        <v>1371.82</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1198.53</v>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A14" s="5">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="6">
+        <v>1485.42</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.15">
       <c r="A15" s="3">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="B15" s="4">
-        <v>1232.44</v>
+        <v>1630.54</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:26" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1256.81</v>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A16" s="7">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="6">
+        <v>1618.35</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="12.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1351.01</v>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A17" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="9">
+        <v>1773.63</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="12.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A18" s="7"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="7"/>
     </row>
-    <row r="19" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      </c>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A19" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hoja 1</vt:lpstr>
+      <vt:lpstr>Presupuesto por habitante</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>