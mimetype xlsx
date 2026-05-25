--- v0 (2025-10-30)
+++ v1 (2026-05-25)
@@ -1,224 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crist\Desktop\IIDL\Cátedra de Cullera\CATEDRA CIUTAT CULLERA\OBSERVATORIO TERRITORIAL TURÍSTICO\INDICADORES LIMPIOS WEB II\ECONÓMICOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Desktop/IIDL/Càtedra Ciutat de Cullera/OBSERVATORIO TERRITORIAL TURÍSTICO/Indicadores/ECONÓMICOS/Datos de empleo/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{931B3DAC-D3BC-4DF8-A226-BF861DFFFD00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76F936DF-20DD-3C41-B959-F529A4EFCE22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="29400" windowHeight="16540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="7">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>SECTOR</t>
   </si>
   <si>
     <t>VALOR PORCENTUAL</t>
   </si>
   <si>
     <t>Agricultura</t>
   </si>
   <si>
     <t xml:space="preserve">Industria </t>
   </si>
   <si>
     <t xml:space="preserve">Construcción </t>
   </si>
   <si>
     <t xml:space="preserve">Servicios </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-    </font>
-[...12 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color theme="10"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="10"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...25 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
@@ -399,936 +362,816 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:Z73"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D72" sqref="D72"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A17" sqref="A2:XFD17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.453125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="3" max="3" width="24" customWidth="1"/>
+    <col min="1" max="2" width="14.5" style="4"/>
+    <col min="3" max="3" width="24" style="4" customWidth="1"/>
+    <col min="4" max="16384" width="14.5" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2"/>
-[...23 lines deleted...]
-    <row r="2" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+    </row>
+    <row r="2" spans="1:26" ht="16" x14ac:dyDescent="0.2">
       <c r="A2" s="4">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="B2" s="5" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4">
-        <v>2.3199999999999998</v>
-[...4 lines deleted...]
-    <row r="3" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:26" ht="16" x14ac:dyDescent="0.2">
       <c r="A3" s="4">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="B3" s="5" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="4">
-        <v>6.95</v>
-[...4 lines deleted...]
-    <row r="4" spans="1:26" ht="15.5" x14ac:dyDescent="0.35">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+    </row>
+    <row r="4" spans="1:26" ht="13" x14ac:dyDescent="0.15">
       <c r="A4" s="4">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="B4" s="5" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4">
-        <v>11.86</v>
-[...18 lines deleted...]
-        <v>2007</v>
+        <v>22.98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="4">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A6" s="5">
+        <v>2011</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="4">
-[...5 lines deleted...]
-        <v>2007</v>
+      <c r="C6" s="5">
+        <v>3.81</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A7" s="5">
+        <v>2011</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="4">
-[...5 lines deleted...]
-        <v>2007</v>
+      <c r="C7" s="5">
+        <v>9.24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A8" s="5">
+        <v>2011</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="4">
-[...30 lines deleted...]
-    <row r="10" spans="1:26" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C8" s="5">
+        <v>16.940000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A9" s="5">
+        <v>2011</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="5">
+        <v>63.82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="13" x14ac:dyDescent="0.15">
       <c r="A10" s="4">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="B10" s="5" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B10" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="4">
-        <v>3.34</v>
-[...4 lines deleted...]
-    <row r="11" spans="1:26" ht="15.5" x14ac:dyDescent="0.35">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="13" x14ac:dyDescent="0.15">
       <c r="A11" s="4">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="B11" s="5" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="4">
-        <v>7.19</v>
-[...4 lines deleted...]
-    <row r="12" spans="1:26" ht="15.5" x14ac:dyDescent="0.35">
+        <v>9.3800000000000008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="13" x14ac:dyDescent="0.15">
       <c r="A12" s="4">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="B12" s="5" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="4">
-        <v>16.47</v>
-[...18 lines deleted...]
-        <v>2009</v>
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A13" s="4">
+        <v>2012</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="4">
+        <v>64.16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A14" s="5">
+        <v>2013</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="4">
-[...6 lines deleted...]
-        <v>2009</v>
+      <c r="C14" s="5">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A15" s="5">
+        <v>2013</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="4">
-[...6 lines deleted...]
-        <v>2009</v>
+      <c r="C15" s="5">
+        <v>9.18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="13" x14ac:dyDescent="0.15">
+      <c r="A16" s="5">
+        <v>2013</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="4">
-[...17 lines deleted...]
-    <row r="18" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C16" s="5">
+        <v>15.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A17" s="5">
+        <v>2013</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="5">
+        <v>66.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A18" s="4">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="B18" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B18" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="4">
-        <v>4.3600000000000003</v>
-[...4 lines deleted...]
-    <row r="19" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A19" s="4">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="B19" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="4">
-        <v>9.8699999999999992</v>
-[...4 lines deleted...]
-    <row r="20" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+        <v>9.58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A20" s="4">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="B20" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B20" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="4">
-        <v>22.98</v>
-[...15 lines deleted...]
-        <v>2011</v>
+        <v>14.12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A21" s="4">
+        <v>2014</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="4">
+        <v>67.56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A22" s="5">
+        <v>2015</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="4">
-[...5 lines deleted...]
-        <v>2011</v>
+      <c r="C22" s="5">
+        <v>5.19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A23" s="5">
+        <v>2015</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="4">
-[...5 lines deleted...]
-        <v>2011</v>
+      <c r="C23" s="5">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A24" s="5">
+        <v>2015</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="4">
-[...14 lines deleted...]
-    <row r="26" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C24" s="5">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A25" s="5">
+        <v>2015</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="5">
+        <v>69.23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A26" s="4">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="B26" s="5" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B26" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="4">
-        <v>3.56</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A27" s="4">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="B27" s="5" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="4">
-        <v>9.3800000000000008</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+        <v>9.11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A28" s="4">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="B28" s="5" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B28" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="4">
-        <v>17.600000000000001</v>
-[...15 lines deleted...]
-        <v>2013</v>
+        <v>10.28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A29" s="4">
+        <v>2016</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="4">
+        <v>70.63</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A30" s="5">
+        <v>2017</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C30" s="4">
-[...5 lines deleted...]
-        <v>2013</v>
+      <c r="C30" s="5">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A31" s="5">
+        <v>2017</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="4">
-[...5 lines deleted...]
-        <v>2013</v>
+      <c r="C31" s="5">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A32" s="5">
+        <v>2017</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="4">
-[...14 lines deleted...]
-    <row r="34" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C32" s="5">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A33" s="5">
+        <v>2017</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="5">
+        <v>74.17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A34" s="4">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="B34" s="5" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B34" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="4">
-        <v>4.58</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+        <v>4.4400000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A35" s="4">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="B35" s="5" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B35" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="4">
-        <v>9.58</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+        <v>8.5299999999999994</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A36" s="4">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="B36" s="5" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B36" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="4">
-        <v>14.12</v>
-[...15 lines deleted...]
-        <v>2015</v>
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A37" s="4">
+        <v>2018</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="4">
+        <v>74.75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A38" s="5">
+        <v>2019</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C38" s="4">
-[...5 lines deleted...]
-        <v>2015</v>
+      <c r="C38" s="5">
+        <v>3.76</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A39" s="5">
+        <v>2019</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C39" s="4">
-[...5 lines deleted...]
-        <v>2015</v>
+      <c r="C39" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A40" s="5">
+        <v>2019</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C40" s="4">
-[...14 lines deleted...]
-    <row r="42" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C40" s="5">
+        <v>6.35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A41" s="5">
+        <v>2019</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="5">
+        <v>76.12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A42" s="4">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="B42" s="5" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B42" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="4">
-        <v>4.68</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A43" s="4">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="B43" s="5" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="4">
-        <v>9.11</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+        <v>9.93</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="13" x14ac:dyDescent="0.15">
       <c r="A44" s="4">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="B44" s="5" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="4">
-        <v>10.28</v>
-[...15 lines deleted...]
-        <v>2017</v>
+        <v>8.1199999999999992</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A45" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="4">
+        <v>73.459999999999994</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="5">
+        <v>2021</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C46" s="4">
-[...5 lines deleted...]
-        <v>2017</v>
+      <c r="C46" s="5">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="5">
+        <v>2021</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="4">
-[...5 lines deleted...]
-        <v>2017</v>
+      <c r="C47" s="5">
+        <v>9.06</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="5">
+        <v>2021</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C48" s="4">
-[...14 lines deleted...]
-    <row r="50" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C48" s="5">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="5">
+        <v>2021</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="5">
+        <v>73.28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="4">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="B50" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B50" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="4">
-        <v>4.4400000000000004</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="4">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="B51" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="4">
-        <v>8.5299999999999994</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
+        <v>9.32</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="4">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="B52" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B52" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="4">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="4">
+        <v>76.040000000000006</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="5">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="5">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="5">
+        <v>73.7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="4">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="4">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="4">
         <v>7.13</v>
       </c>
     </row>
-    <row r="53" spans="1:3" ht="15.5" x14ac:dyDescent="0.35">
-[...100 lines deleted...]
-        <v>2021</v>
+    <row r="61" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" s="4">
+        <v>74.7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="5">
+        <v>2025</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C62" s="4">
-[...5 lines deleted...]
-        <v>2021</v>
+      <c r="C62" s="5">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="5">
+        <v>2025</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C63" s="4">
-[...5 lines deleted...]
-        <v>2021</v>
+      <c r="C63" s="5">
+        <v>10.72</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="5">
+        <v>2025</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C64" s="4">
-[...99 lines deleted...]
-        <v>73.7</v>
+      <c r="C64" s="5">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="5">
+        <v>73.430000000000007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>