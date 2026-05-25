--- v0 (2025-10-31)
+++ v1 (2026-05-25)
@@ -1,181 +1,5146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
+  <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
+  <workbookPr hidePivotFieldList="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Desktop/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C601D993-3BEC-3840-81BC-E78E6E4F0ACC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="680" windowWidth="29400" windowHeight="16480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="Hoja 1" sheetId="1" r:id="rId4"/>
+    <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="3" r:id="rId2"/>
+    <sheet name="Hoja2" sheetId="2" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="191029"/>
+  <pivotCaches>
+    <pivotCache cacheId="0" r:id="rId4"/>
+  </pivotCaches>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K57" i="2" l="1"/>
+  <c r="K56" i="2"/>
+  <c r="K55" i="2"/>
+  <c r="K54" i="2"/>
+  <c r="K53" i="2"/>
+  <c r="K52" i="2"/>
+  <c r="K51" i="2"/>
+  <c r="K50" i="2"/>
+  <c r="K49" i="2"/>
+  <c r="K48" i="2"/>
+  <c r="K47" i="2"/>
+  <c r="K46" i="2"/>
+  <c r="K45" i="2"/>
+  <c r="K44" i="2"/>
+  <c r="K43" i="2"/>
+  <c r="K42" i="2"/>
+  <c r="K41" i="2"/>
+  <c r="K40" i="2"/>
+  <c r="K39" i="2"/>
+  <c r="K38" i="2"/>
+  <c r="K37" i="2"/>
+  <c r="K36" i="2"/>
+  <c r="K35" i="2"/>
+  <c r="K34" i="2"/>
+  <c r="K33" i="2"/>
+  <c r="K32" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="K30" i="2"/>
+  <c r="K29" i="2"/>
+  <c r="K28" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="K26" i="2"/>
+  <c r="K25" i="2"/>
+  <c r="K24" i="2"/>
+  <c r="K23" i="2"/>
+  <c r="K22" i="2"/>
+  <c r="K21" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="K18" i="2"/>
+  <c r="K17" i="2"/>
+  <c r="K16" i="2"/>
+  <c r="K15" i="2"/>
+  <c r="K14" i="2"/>
+  <c r="K13" i="2"/>
+  <c r="K12" i="2"/>
+  <c r="K11" i="2"/>
+  <c r="K10" i="2"/>
+  <c r="K9" i="2"/>
+  <c r="K8" i="2"/>
+  <c r="K7" i="2"/>
+  <c r="K6" i="2"/>
+  <c r="K5" i="2"/>
+  <c r="K4" i="2"/>
+  <c r="K3" i="2"/>
+  <c r="K2" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="20">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>SECTOR</t>
   </si>
   <si>
     <t>VALOR NUMÉRICO</t>
-  </si>
-[...1 lines deleted...]
-    <t>1991</t>
   </si>
   <si>
     <t>Agricultura</t>
   </si>
   <si>
     <t>Industria</t>
   </si>
   <si>
     <t>Construcción</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
-    <t>2001</t>
+    <t>Año</t>
   </si>
   <si>
-    <t>2011</t>
+    <t>Sector</t>
+  </si>
+  <si>
+    <t>Trimestre 1</t>
+  </si>
+  <si>
+    <t>Trimestre 2</t>
+  </si>
+  <si>
+    <t>Trimestre 3</t>
+  </si>
+  <si>
+    <t>Trimestre 4</t>
+  </si>
+  <si>
+    <t>Media Anual</t>
+  </si>
+  <si>
+    <r>
+      <t>Fuente: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF666666"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Instituto Valenciano de Estadística (IVE)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Fuente: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Instituto Valenciano de Estadística (IVE)</t>
+    </r>
+  </si>
+  <si>
+    <t>Suma de VALOR NUMÉRICO</t>
+  </si>
+  <si>
+    <t>Etiquetas de fila</t>
+  </si>
+  <si>
+    <t>Total general</t>
+  </si>
+  <si>
+    <t>Etiquetas de columna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="6">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF666666"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF666666"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
-  <borders count="1">
-    <border/>
+  <borders count="14">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.34998626667073579"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.34998626667073579"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
-[...1 lines deleted...]
-      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+  <cellXfs count="70">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...3 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="3" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="4" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <numFmt numFmtId="1" formatCode="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:pivotSource>
+    <c:name>[Empleo por sectores actualizado.xlsx]Hoja1!TablaDinámica7</c:name>
+    <c:fmtId val="5"/>
+  </c:pivotSource>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Empleo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> por sectores (2012-2025)</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="de-DE"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:pivotFmts>
+      <c:pivotFmt>
+        <c:idx val="0"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="circle"/>
+          <c:size val="5"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="1"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="circle"/>
+          <c:size val="5"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="2"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="circle"/>
+          <c:size val="5"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="3"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="circle"/>
+          <c:size val="5"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="4"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="5"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="6"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="7"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="de-DE"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="8"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="9"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="10"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="11"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+    </c:pivotFmts>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="8.7365793223837571E-2"/>
+          <c:y val="0.24265681477897258"/>
+          <c:w val="0.6839363460182134"/>
+          <c:h val="0.51745908586681766"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$B$3:$B$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Agricultura</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$B$5:$B$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>164</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>159</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>208</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>215</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>194</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>204</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>210</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>199</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>132</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>133</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>136</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-A309-4EAB-8C84-FE47048BF317}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$C$3:$C$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Construcción</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$C$5:$C$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>174</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>120</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>157</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>207</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>238</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>227</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>244</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>227</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>250</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>252</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>262</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>270</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>302</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-A309-4EAB-8C84-FE47048BF317}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$D$3:$D$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Industria</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$D$5:$D$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>115</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>91</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>89</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>87</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>99</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>103</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>124</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>136</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>148</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>150</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>157</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>136</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>139</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-A309-4EAB-8C84-FE47048BF317}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$E$3:$E$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Servicios</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$E$5:$E$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2194</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2297</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1938</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1977</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2111</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1993</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1973</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2076</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2163</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2133</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2268</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2401</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-A309-4EAB-8C84-FE47048BF317}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="100"/>
+        <c:axId val="369498207"/>
+        <c:axId val="477478959"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="369498207"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="477478959"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="477478959"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="2500"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="369498207"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+        <c:majorUnit val="500"/>
+        <c:minorUnit val="100"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="de-DE"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="de-DE"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+  <c:extLst>
+    <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
+      <c14:pivotOptions>
+        <c14:dropZoneFilter val="1"/>
+        <c14:dropZoneCategories val="1"/>
+        <c14:dropZoneData val="1"/>
+        <c14:dropZoneSeries val="1"/>
+        <c14:dropZonesVisible val="1"/>
+      </c14:pivotOptions>
+    </c:ext>
+    <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
+      <c16:pivotOptions16>
+        <c16:showExpandCollapseFieldButtons val="1"/>
+      </c16:pivotOptions16>
+    </c:ext>
+  </c:extLst>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:pivotSource>
+    <c:name>[Empleo por sectores actualizado.xlsx]Hoja1!TablaDinámica7</c:name>
+    <c:fmtId val="0"/>
+  </c:pivotSource>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:pivotFmts>
+      <c:pivotFmt>
+        <c:idx val="0"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="1"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="2"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+      <c:pivotFmt>
+        <c:idx val="3"/>
+        <c:spPr>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:marker>
+          <c:symbol val="none"/>
+        </c:marker>
+        <c:dLbl>
+          <c:idx val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="75000"/>
+                      <a:lumOff val="25000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="es-ES"/>
+            </a:p>
+          </c:txPr>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+          </c:extLst>
+        </c:dLbl>
+      </c:pivotFmt>
+    </c:pivotFmts>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$B$3:$B$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Agricultura</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$B$5:$B$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>164</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>159</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>208</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>215</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>194</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>204</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>210</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>199</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>132</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>133</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>136</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-DF83-48BA-89DF-85A7EFACE727}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$C$3:$C$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Construcción</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$C$5:$C$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>174</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>120</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>157</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>207</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>238</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>227</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>244</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>227</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>250</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>252</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>262</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>270</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>302</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-DF83-48BA-89DF-85A7EFACE727}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$D$3:$D$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Industria</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$D$5:$D$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>115</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>91</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>89</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>87</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>99</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>103</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>124</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>136</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>148</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>150</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>157</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>136</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>139</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-DF83-48BA-89DF-85A7EFACE727}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$E$3:$E$4</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Servicios</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$A$5:$A$19</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$E$5:$E$19</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>2194</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2297</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1938</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1977</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2111</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1993</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1973</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2076</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2163</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2133</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2268</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2401</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-DF83-48BA-89DF-85A7EFACE727}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="100"/>
+        <c:axId val="369498207"/>
+        <c:axId val="477478959"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="369498207"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="477478959"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="477478959"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="2500"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="369498207"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+        <c:majorUnit val="500"/>
+        <c:minorUnit val="100"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="de-DE"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="de-DE"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+  <c:extLst>
+    <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
+      <c14:pivotOptions>
+        <c14:dropZoneFilter val="1"/>
+        <c14:dropZoneCategories val="1"/>
+        <c14:dropZoneData val="1"/>
+        <c14:dropZoneSeries val="1"/>
+        <c14:dropZonesVisible val="1"/>
+      </c14:pivotOptions>
+    </c:ext>
+    <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
+      <c16:pivotOptions16>
+        <c16:showExpandCollapseFieldButtons val="1"/>
+      </c16:pivotOptions16>
+    </c:ext>
+  </c:extLst>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="332">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="332">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>909812</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>3810</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1088571</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12350A7E-46C3-40CF-B996-B5507ACA6BD4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1234440</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>85724</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA85FF1-6A62-537D-D494-FD3290D9A782}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Josep Poppenmaier" refreshedDate="46163.432515162036" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="56" xr:uid="{C1ED08AE-CEB3-4579-B17C-F6733E50E854}">
+  <cacheSource type="worksheet">
+    <worksheetSource ref="A1:C57" sheet="Hoja 1"/>
+  </cacheSource>
+  <cacheFields count="3">
+    <cacheField name="AÑO" numFmtId="0">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2012" maxValue="2025" count="14">
+        <n v="2012"/>
+        <n v="2013"/>
+        <n v="2014"/>
+        <n v="2015"/>
+        <n v="2016"/>
+        <n v="2017"/>
+        <n v="2018"/>
+        <n v="2019"/>
+        <n v="2020"/>
+        <n v="2021"/>
+        <n v="2022"/>
+        <n v="2023"/>
+        <n v="2024"/>
+        <n v="2025"/>
+      </sharedItems>
+    </cacheField>
+    <cacheField name="VALOR NUMÉRICO" numFmtId="2">
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="87" maxValue="2401"/>
+    </cacheField>
+    <cacheField name="SECTOR" numFmtId="0">
+      <sharedItems count="4">
+        <s v="Agricultura"/>
+        <s v="Industria"/>
+        <s v="Construcción"/>
+        <s v="Servicios"/>
+      </sharedItems>
+    </cacheField>
+  </cacheFields>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
+      <x14:pivotCacheDefinition/>
+    </ext>
+  </extLst>
+</pivotCacheDefinition>
+</file>
+
+<file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="56">
+  <r>
+    <x v="0"/>
+    <n v="164"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <n v="115"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <n v="174"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <n v="2194"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <n v="147"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <n v="91"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <n v="147"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <n v="2297"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="2"/>
+    <n v="159"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="2"/>
+    <n v="89"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="2"/>
+    <n v="120"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="2"/>
+    <n v="2013"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <n v="208"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <n v="87"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <n v="157"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <n v="1938"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <n v="215"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <n v="99"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <n v="207"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <n v="1977"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="5"/>
+    <n v="194"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="5"/>
+    <n v="103"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="5"/>
+    <n v="238"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="5"/>
+    <n v="2111"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <n v="204"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <n v="124"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <n v="227"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <n v="2022"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <n v="210"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <n v="136"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <n v="244"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <n v="1993"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <n v="199"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <n v="148"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <n v="227"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <n v="1973"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="9"/>
+    <n v="140"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="9"/>
+    <n v="150"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="9"/>
+    <n v="250"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="9"/>
+    <n v="2076"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="10"/>
+    <n v="147"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="10"/>
+    <n v="157"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="10"/>
+    <n v="252"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="10"/>
+    <n v="2163"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <n v="132"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <n v="140"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <n v="262"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <n v="2133"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <n v="133"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <n v="136"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <n v="270"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <n v="2268"/>
+    <x v="3"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <n v="136"/>
+    <x v="0"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <n v="139"/>
+    <x v="1"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <n v="302"/>
+    <x v="2"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <n v="2401"/>
+    <x v="3"/>
+  </r>
+</pivotCacheRecords>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{EB5C67AB-5A9B-46DD-9751-865B5A06F1FA}" name="TablaDinámica7" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" chartFormat="7">
+  <location ref="A3:F19" firstHeaderRow="1" firstDataRow="2" firstDataCol="1"/>
+  <pivotFields count="3">
+    <pivotField axis="axisRow" showAll="0">
+      <items count="15">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item t="default"/>
+      </items>
+    </pivotField>
+    <pivotField dataField="1" numFmtId="2" showAll="0"/>
+    <pivotField axis="axisCol" showAll="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="2"/>
+        <item x="1"/>
+        <item x="3"/>
+        <item t="default"/>
+      </items>
+    </pivotField>
+  </pivotFields>
+  <rowFields count="1">
+    <field x="0"/>
+  </rowFields>
+  <rowItems count="15">
+    <i>
+      <x/>
+    </i>
+    <i>
+      <x v="1"/>
+    </i>
+    <i>
+      <x v="2"/>
+    </i>
+    <i>
+      <x v="3"/>
+    </i>
+    <i>
+      <x v="4"/>
+    </i>
+    <i>
+      <x v="5"/>
+    </i>
+    <i>
+      <x v="6"/>
+    </i>
+    <i>
+      <x v="7"/>
+    </i>
+    <i>
+      <x v="8"/>
+    </i>
+    <i>
+      <x v="9"/>
+    </i>
+    <i>
+      <x v="10"/>
+    </i>
+    <i>
+      <x v="11"/>
+    </i>
+    <i>
+      <x v="12"/>
+    </i>
+    <i>
+      <x v="13"/>
+    </i>
+    <i t="grand">
+      <x/>
+    </i>
+  </rowItems>
+  <colFields count="1">
+    <field x="2"/>
+  </colFields>
+  <colItems count="5">
+    <i>
+      <x/>
+    </i>
+    <i>
+      <x v="1"/>
+    </i>
+    <i>
+      <x v="2"/>
+    </i>
+    <i>
+      <x v="3"/>
+    </i>
+    <i t="grand">
+      <x/>
+    </i>
+  </colItems>
+  <dataFields count="1">
+    <dataField name="Suma de VALOR NUMÉRICO" fld="1" baseField="0" baseItem="0" numFmtId="1"/>
+  </dataFields>
+  <formats count="2">
+    <format dxfId="1">
+      <pivotArea collapsedLevelsAreSubtotals="1" fieldPosition="0">
+        <references count="2">
+          <reference field="0" count="1">
+            <x v="6"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </format>
+    <format dxfId="0">
+      <pivotArea outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
+    </format>
+  </formats>
+  <chartFormats count="12">
+    <chartFormat chart="0" format="0" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="0" format="1" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="1"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="0" format="2" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="2"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="0" format="3" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="3"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="4" format="4" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="4" format="5" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="1"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="4" format="6" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="2"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="4" format="7" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="3"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="5" format="8" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="5" format="9" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="1"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="5" format="10" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="2"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+    <chartFormat chart="5" format="11" series="1">
+      <pivotArea type="data" outline="0" fieldPosition="0">
+        <references count="2">
+          <reference field="4294967294" count="1" selected="0">
+            <x v="0"/>
+          </reference>
+          <reference field="2" count="1" selected="0">
+            <x v="3"/>
+          </reference>
+        </references>
+      </pivotArea>
+    </chartFormat>
+  </chartFormats>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
+    </ext>
+    <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
+      <xpdl:pivotTableDefinition16/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="34A853"/>
@@ -321,259 +5286,3354 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:U59"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="60" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E47" sqref="E47"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.1640625" style="7"/>
+    <col min="2" max="2" width="17.6640625" style="8" customWidth="1"/>
+    <col min="3" max="6" width="13.33203125" style="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="16.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="56"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A2" s="66">
+        <v>2012</v>
+      </c>
+      <c r="B2" s="64">
+        <v>164</v>
+      </c>
+      <c r="C2" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+    </row>
+    <row r="3" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A3" s="67">
+        <v>2012</v>
+      </c>
+      <c r="B3" s="68">
+        <v>115</v>
+      </c>
+      <c r="C3" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+    </row>
+    <row r="4" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A4" s="66">
+        <v>2012</v>
+      </c>
+      <c r="B4" s="64">
+        <v>174</v>
+      </c>
+      <c r="C4" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+    </row>
+    <row r="5" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A5" s="67">
+        <v>2012</v>
+      </c>
+      <c r="B5" s="68">
+        <v>2194</v>
+      </c>
+      <c r="C5" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+    </row>
+    <row r="6" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A6" s="66">
+        <v>2013</v>
+      </c>
+      <c r="B6" s="64">
+        <v>147</v>
+      </c>
+      <c r="C6" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+    </row>
+    <row r="7" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A7" s="67">
+        <v>2013</v>
+      </c>
+      <c r="B7" s="68">
+        <v>91</v>
+      </c>
+      <c r="C7" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+    </row>
+    <row r="8" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A8" s="66">
+        <v>2013</v>
+      </c>
+      <c r="B8" s="64">
+        <v>147</v>
+      </c>
+      <c r="C8" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+    </row>
+    <row r="9" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A9" s="67">
+        <v>2013</v>
+      </c>
+      <c r="B9" s="68">
+        <v>2297</v>
+      </c>
+      <c r="C9" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="55"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="4"/>
+    </row>
+    <row r="10" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A10" s="66">
+        <v>2014</v>
+      </c>
+      <c r="B10" s="64">
+        <v>159</v>
+      </c>
+      <c r="C10" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="2"/>
+    </row>
+    <row r="11" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A11" s="67">
+        <v>2014</v>
+      </c>
+      <c r="B11" s="68">
+        <v>89</v>
+      </c>
+      <c r="C11" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A12" s="66">
+        <v>2014</v>
+      </c>
+      <c r="B12" s="64">
+        <v>120</v>
+      </c>
+      <c r="C12" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="55"/>
+      <c r="G12" s="6"/>
+    </row>
+    <row r="13" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A13" s="67">
+        <v>2014</v>
+      </c>
+      <c r="B13" s="68">
+        <v>2013</v>
+      </c>
+      <c r="C13" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="5"/>
+    </row>
+    <row r="14" spans="1:21" ht="14" x14ac:dyDescent="0.15">
+      <c r="A14" s="66">
+        <v>2015</v>
+      </c>
+      <c r="B14" s="64">
+        <v>208</v>
+      </c>
+      <c r="C14" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="2"/>
+    </row>
+    <row r="15" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="67">
+        <v>2015</v>
+      </c>
+      <c r="B15" s="68">
+        <v>87</v>
+      </c>
+      <c r="C15" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+    </row>
+    <row r="16" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="66">
+        <v>2015</v>
+      </c>
+      <c r="B16" s="64">
+        <v>157</v>
+      </c>
+      <c r="C16" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="67">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="68">
+        <v>1938</v>
+      </c>
+      <c r="C17" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="66">
+        <v>2016</v>
+      </c>
+      <c r="B18" s="64">
+        <v>215</v>
+      </c>
+      <c r="C18" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="67">
+        <v>2016</v>
+      </c>
+      <c r="B19" s="68">
+        <v>99</v>
+      </c>
+      <c r="C19" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="66">
+        <v>2016</v>
+      </c>
+      <c r="B20" s="64">
+        <v>207</v>
+      </c>
+      <c r="C20" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="67">
+        <v>2016</v>
+      </c>
+      <c r="B21" s="68">
+        <v>1977</v>
+      </c>
+      <c r="C21" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="66">
+        <v>2017</v>
+      </c>
+      <c r="B22" s="64">
+        <v>194</v>
+      </c>
+      <c r="C22" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="67">
+        <v>2017</v>
+      </c>
+      <c r="B23" s="68">
+        <v>103</v>
+      </c>
+      <c r="C23" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="66">
+        <v>2017</v>
+      </c>
+      <c r="B24" s="64">
+        <v>238</v>
+      </c>
+      <c r="C24" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="67">
+        <v>2017</v>
+      </c>
+      <c r="B25" s="68">
+        <v>2111</v>
+      </c>
+      <c r="C25" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="66">
+        <v>2018</v>
+      </c>
+      <c r="B26" s="64">
+        <v>204</v>
+      </c>
+      <c r="C26" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="67">
+        <v>2018</v>
+      </c>
+      <c r="B27" s="68">
+        <v>124</v>
+      </c>
+      <c r="C27" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="66">
+        <v>2018</v>
+      </c>
+      <c r="B28" s="64">
+        <v>227</v>
+      </c>
+      <c r="C28" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="67">
+        <v>2018</v>
+      </c>
+      <c r="B29" s="68">
+        <v>2022</v>
+      </c>
+      <c r="C29" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="66">
+        <v>2019</v>
+      </c>
+      <c r="B30" s="64">
+        <v>210</v>
+      </c>
+      <c r="C30" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="67">
+        <v>2019</v>
+      </c>
+      <c r="B31" s="68">
+        <v>136</v>
+      </c>
+      <c r="C31" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="66">
+        <v>2019</v>
+      </c>
+      <c r="B32" s="64">
+        <v>244</v>
+      </c>
+      <c r="C32" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="67">
+        <v>2019</v>
+      </c>
+      <c r="B33" s="68">
+        <v>1993</v>
+      </c>
+      <c r="C33" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="66">
+        <v>2020</v>
+      </c>
+      <c r="B34" s="64">
+        <v>199</v>
+      </c>
+      <c r="C34" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="67">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="68">
+        <v>148</v>
+      </c>
+      <c r="C35" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="66">
+        <v>2020</v>
+      </c>
+      <c r="B36" s="64">
+        <v>227</v>
+      </c>
+      <c r="C36" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="67">
+        <v>2020</v>
+      </c>
+      <c r="B37" s="68">
+        <v>1973</v>
+      </c>
+      <c r="C37" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="66">
+        <v>2021</v>
+      </c>
+      <c r="B38" s="64">
+        <v>140</v>
+      </c>
+      <c r="C38" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="67">
+        <v>2021</v>
+      </c>
+      <c r="B39" s="68">
+        <v>150</v>
+      </c>
+      <c r="C39" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="66">
+        <v>2021</v>
+      </c>
+      <c r="B40" s="64">
+        <v>250</v>
+      </c>
+      <c r="C40" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="67">
+        <v>2021</v>
+      </c>
+      <c r="B41" s="68">
+        <v>2076</v>
+      </c>
+      <c r="C41" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="66">
+        <v>2022</v>
+      </c>
+      <c r="B42" s="64">
+        <v>147</v>
+      </c>
+      <c r="C42" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="55"/>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B43" s="68">
+        <v>157</v>
+      </c>
+      <c r="C43" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="66">
+        <v>2022</v>
+      </c>
+      <c r="B44" s="64">
+        <v>252</v>
+      </c>
+      <c r="C44" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B45" s="68">
+        <v>2163</v>
+      </c>
+      <c r="C45" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="55"/>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="66">
+        <v>2023</v>
+      </c>
+      <c r="B46" s="64">
+        <v>132</v>
+      </c>
+      <c r="C46" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D46" s="55"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="55"/>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B47" s="68">
+        <v>140</v>
+      </c>
+      <c r="C47" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="66">
+        <v>2023</v>
+      </c>
+      <c r="B48" s="64">
+        <v>262</v>
+      </c>
+      <c r="C48" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" s="55"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="68">
+        <v>2133</v>
+      </c>
+      <c r="C49" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="64">
+        <v>133</v>
+      </c>
+      <c r="C50" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="67">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="68">
+        <v>136</v>
+      </c>
+      <c r="C51" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="64">
+        <v>270</v>
+      </c>
+      <c r="C52" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="67">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="68">
+        <v>2268</v>
+      </c>
+      <c r="C53" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="55"/>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="66">
+        <v>2025</v>
+      </c>
+      <c r="B54" s="64">
+        <v>136</v>
+      </c>
+      <c r="C54" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="55"/>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="67">
+        <v>2025</v>
+      </c>
+      <c r="B55" s="68">
+        <v>139</v>
+      </c>
+      <c r="C55" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="55"/>
+      <c r="E55" s="55"/>
+      <c r="F55" s="55"/>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="66">
+        <v>2025</v>
+      </c>
+      <c r="B56" s="64">
+        <v>302</v>
+      </c>
+      <c r="C56" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="55"/>
+      <c r="E56" s="55"/>
+      <c r="F56" s="55"/>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="67">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="68">
+        <v>2401</v>
+      </c>
+      <c r="C57" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="55"/>
+      <c r="E57" s="55"/>
+      <c r="F57" s="55"/>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="54"/>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="60"/>
+      <c r="C59" s="61"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{132E429E-42B9-4A5B-A802-D010366701E0}">
+  <dimension ref="A3:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1.0" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="B3" sqref="B3" pane="bottomLeft"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
-    <col customWidth="1" min="3" max="3" width="23.0"/>
+    <col min="1" max="1" width="26.1640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.1640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="26.1640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.1640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="31.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...34 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="C4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="5">
-[...18 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="E4" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="4">
-[...141 lines deleted...]
-      <c r="L14" s="4"/>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="7">
+        <v>2012</v>
+      </c>
+      <c r="B5" s="63">
+        <v>164</v>
+      </c>
+      <c r="C5" s="63">
+        <v>174</v>
+      </c>
+      <c r="D5" s="63">
+        <v>115</v>
+      </c>
+      <c r="E5" s="63">
+        <v>2194</v>
+      </c>
+      <c r="F5" s="63">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="7">
+        <v>2013</v>
+      </c>
+      <c r="B6" s="63">
+        <v>147</v>
+      </c>
+      <c r="C6" s="63">
+        <v>147</v>
+      </c>
+      <c r="D6" s="63">
+        <v>91</v>
+      </c>
+      <c r="E6" s="63">
+        <v>2297</v>
+      </c>
+      <c r="F6" s="63">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="7">
+        <v>2014</v>
+      </c>
+      <c r="B7" s="63">
+        <v>159</v>
+      </c>
+      <c r="C7" s="63">
+        <v>120</v>
+      </c>
+      <c r="D7" s="63">
+        <v>89</v>
+      </c>
+      <c r="E7" s="63">
+        <v>2013</v>
+      </c>
+      <c r="F7" s="63">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="7">
+        <v>2015</v>
+      </c>
+      <c r="B8" s="63">
+        <v>208</v>
+      </c>
+      <c r="C8" s="63">
+        <v>157</v>
+      </c>
+      <c r="D8" s="63">
+        <v>87</v>
+      </c>
+      <c r="E8" s="63">
+        <v>1938</v>
+      </c>
+      <c r="F8" s="63">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="7">
+        <v>2016</v>
+      </c>
+      <c r="B9" s="63">
+        <v>215</v>
+      </c>
+      <c r="C9" s="63">
+        <v>207</v>
+      </c>
+      <c r="D9" s="63">
+        <v>99</v>
+      </c>
+      <c r="E9" s="63">
+        <v>1977</v>
+      </c>
+      <c r="F9" s="63">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="7">
+        <v>2017</v>
+      </c>
+      <c r="B10" s="63">
+        <v>194</v>
+      </c>
+      <c r="C10" s="63">
+        <v>238</v>
+      </c>
+      <c r="D10" s="63">
+        <v>103</v>
+      </c>
+      <c r="E10" s="63">
+        <v>2111</v>
+      </c>
+      <c r="F10" s="63">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="7">
+        <v>2018</v>
+      </c>
+      <c r="B11" s="63">
+        <v>204</v>
+      </c>
+      <c r="C11" s="63">
+        <v>227</v>
+      </c>
+      <c r="D11" s="63">
+        <v>124</v>
+      </c>
+      <c r="E11" s="63">
+        <v>2022</v>
+      </c>
+      <c r="F11" s="63">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="7">
+        <v>2019</v>
+      </c>
+      <c r="B12" s="63">
+        <v>210</v>
+      </c>
+      <c r="C12" s="63">
+        <v>244</v>
+      </c>
+      <c r="D12" s="63">
+        <v>136</v>
+      </c>
+      <c r="E12" s="63">
+        <v>1993</v>
+      </c>
+      <c r="F12" s="63">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="7">
+        <v>2020</v>
+      </c>
+      <c r="B13" s="63">
+        <v>199</v>
+      </c>
+      <c r="C13" s="63">
+        <v>227</v>
+      </c>
+      <c r="D13" s="63">
+        <v>148</v>
+      </c>
+      <c r="E13" s="63">
+        <v>1973</v>
+      </c>
+      <c r="F13" s="63">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="7">
+        <v>2021</v>
+      </c>
+      <c r="B14" s="63">
+        <v>140</v>
+      </c>
+      <c r="C14" s="63">
+        <v>250</v>
+      </c>
+      <c r="D14" s="63">
+        <v>150</v>
+      </c>
+      <c r="E14" s="63">
+        <v>2076</v>
+      </c>
+      <c r="F14" s="63">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="7">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="63">
+        <v>147</v>
+      </c>
+      <c r="C15" s="63">
+        <v>252</v>
+      </c>
+      <c r="D15" s="63">
+        <v>157</v>
+      </c>
+      <c r="E15" s="63">
+        <v>2163</v>
+      </c>
+      <c r="F15" s="63">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="7">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="63">
+        <v>132</v>
+      </c>
+      <c r="C16" s="63">
+        <v>262</v>
+      </c>
+      <c r="D16" s="63">
+        <v>140</v>
+      </c>
+      <c r="E16" s="63">
+        <v>2133</v>
+      </c>
+      <c r="F16" s="63">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="7">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="63">
+        <v>133</v>
+      </c>
+      <c r="C17" s="63">
+        <v>270</v>
+      </c>
+      <c r="D17" s="63">
+        <v>136</v>
+      </c>
+      <c r="E17" s="63">
+        <v>2268</v>
+      </c>
+      <c r="F17" s="63">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B18" s="63">
+        <v>136</v>
+      </c>
+      <c r="C18" s="63">
+        <v>302</v>
+      </c>
+      <c r="D18" s="63">
+        <v>139</v>
+      </c>
+      <c r="E18" s="63">
+        <v>2401</v>
+      </c>
+      <c r="F18" s="63">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="63">
+        <v>2388</v>
+      </c>
+      <c r="C19" s="63">
+        <v>3077</v>
+      </c>
+      <c r="D19" s="63">
+        <v>1714</v>
+      </c>
+      <c r="E19" s="63">
+        <v>29559</v>
+      </c>
+      <c r="F19" s="63">
+        <v>36738</v>
+      </c>
     </row>
   </sheetData>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:Z69"/>
+  <sheetViews>
+    <sheetView topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="L29" sqref="L29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="8" customWidth="1"/>
+    <col min="3" max="3" width="17.83203125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.5" style="7"/>
+    <col min="6" max="6" width="15" style="8" customWidth="1"/>
+    <col min="7" max="10" width="13.33203125" style="9" customWidth="1"/>
+    <col min="11" max="11" width="14" style="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="I1" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="J1" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="K1" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="L1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2" spans="1:26" ht="14" x14ac:dyDescent="0.15">
+      <c r="A2" s="13">
+        <v>1991</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="50">
+        <v>1178</v>
+      </c>
+      <c r="E2" s="23">
+        <v>2012</v>
+      </c>
+      <c r="F2" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="25">
+        <v>121</v>
+      </c>
+      <c r="H2" s="26">
+        <v>116</v>
+      </c>
+      <c r="I2" s="26">
+        <v>82</v>
+      </c>
+      <c r="J2" s="27">
+        <v>164</v>
+      </c>
+      <c r="K2" s="27">
+        <f>AVERAGE(G2:J2)</f>
+        <v>120.75</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="14" x14ac:dyDescent="0.15">
+      <c r="A3" s="15">
+        <v>1991</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="51">
+        <v>675</v>
+      </c>
+      <c r="E3" s="28">
+        <v>2012</v>
+      </c>
+      <c r="F3" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="30">
+        <v>110</v>
+      </c>
+      <c r="H3" s="31">
+        <v>132</v>
+      </c>
+      <c r="I3" s="31">
+        <v>125</v>
+      </c>
+      <c r="J3" s="32">
+        <v>115</v>
+      </c>
+      <c r="K3" s="32">
+        <f t="shared" ref="K3:K57" si="0">AVERAGE(G3:J3)</f>
+        <v>120.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" ht="14" x14ac:dyDescent="0.15">
+      <c r="A4" s="15">
+        <v>1991</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="51">
+        <v>995</v>
+      </c>
+      <c r="E4" s="28">
+        <v>2012</v>
+      </c>
+      <c r="F4" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G4" s="30">
+        <v>211</v>
+      </c>
+      <c r="H4" s="31">
+        <v>183</v>
+      </c>
+      <c r="I4" s="31">
+        <v>165</v>
+      </c>
+      <c r="J4" s="32">
+        <v>174</v>
+      </c>
+      <c r="K4" s="32">
+        <f t="shared" si="0"/>
+        <v>183.25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="15">
+        <v>1991</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="51">
+        <v>3427</v>
+      </c>
+      <c r="E5" s="33">
+        <v>2012</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="35">
+        <v>2150</v>
+      </c>
+      <c r="H5" s="36">
+        <v>2349</v>
+      </c>
+      <c r="I5" s="36">
+        <v>2066</v>
+      </c>
+      <c r="J5" s="37">
+        <v>2194</v>
+      </c>
+      <c r="K5" s="37">
+        <f t="shared" si="0"/>
+        <v>2189.75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="14" x14ac:dyDescent="0.15">
+      <c r="A6" s="17">
+        <v>2001</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="52">
+        <v>913</v>
+      </c>
+      <c r="E6" s="23">
+        <v>2013</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="25">
+        <v>171</v>
+      </c>
+      <c r="H6" s="26">
+        <v>142</v>
+      </c>
+      <c r="I6" s="26">
+        <v>95</v>
+      </c>
+      <c r="J6" s="27">
+        <v>147</v>
+      </c>
+      <c r="K6" s="27">
+        <f t="shared" si="0"/>
+        <v>138.75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="14" x14ac:dyDescent="0.15">
+      <c r="A7" s="15">
+        <v>2001</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="51">
+        <v>882</v>
+      </c>
+      <c r="E7" s="28">
+        <v>2013</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="30">
+        <v>103</v>
+      </c>
+      <c r="H7" s="31">
+        <v>117</v>
+      </c>
+      <c r="I7" s="31">
+        <v>103</v>
+      </c>
+      <c r="J7" s="32">
+        <v>91</v>
+      </c>
+      <c r="K7" s="32">
+        <f t="shared" si="0"/>
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="14" x14ac:dyDescent="0.15">
+      <c r="A8" s="15">
+        <v>2001</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="51">
+        <v>1348</v>
+      </c>
+      <c r="E8" s="28">
+        <v>2013</v>
+      </c>
+      <c r="F8" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="30">
+        <v>156</v>
+      </c>
+      <c r="H8" s="31">
+        <v>128</v>
+      </c>
+      <c r="I8" s="31">
+        <v>148</v>
+      </c>
+      <c r="J8" s="32">
+        <v>147</v>
+      </c>
+      <c r="K8" s="32">
+        <f t="shared" si="0"/>
+        <v>144.75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16">
+        <v>2001</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="53">
+        <v>4717</v>
+      </c>
+      <c r="D9" s="3"/>
+      <c r="E9" s="33">
+        <v>2013</v>
+      </c>
+      <c r="F9" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G9" s="35">
+        <v>1939</v>
+      </c>
+      <c r="H9" s="36">
+        <v>2480</v>
+      </c>
+      <c r="I9" s="36">
+        <v>2011</v>
+      </c>
+      <c r="J9" s="37">
+        <v>2297</v>
+      </c>
+      <c r="K9" s="37">
+        <f t="shared" si="0"/>
+        <v>2181.75</v>
+      </c>
+      <c r="L9" s="4"/>
+    </row>
+    <row r="10" spans="1:26" ht="14" x14ac:dyDescent="0.2">
+      <c r="A10" s="15">
+        <v>2011</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="51">
+        <v>360</v>
+      </c>
+      <c r="D10" s="3"/>
+      <c r="E10" s="23">
+        <v>2014</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="25">
+        <v>153</v>
+      </c>
+      <c r="H10" s="26">
+        <v>151</v>
+      </c>
+      <c r="I10" s="26">
+        <v>131</v>
+      </c>
+      <c r="J10" s="27">
+        <v>159</v>
+      </c>
+      <c r="K10" s="27">
+        <f t="shared" si="0"/>
+        <v>148.5</v>
+      </c>
+      <c r="L10" s="2"/>
+    </row>
+    <row r="11" spans="1:26" ht="14" x14ac:dyDescent="0.2">
+      <c r="A11" s="15">
+        <v>2011</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="51">
+        <v>1110</v>
+      </c>
+      <c r="D11" s="3"/>
+      <c r="E11" s="28">
+        <v>2014</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="30">
+        <v>81</v>
+      </c>
+      <c r="H11" s="31">
+        <v>112</v>
+      </c>
+      <c r="I11" s="31">
+        <v>107</v>
+      </c>
+      <c r="J11" s="32">
+        <v>89</v>
+      </c>
+      <c r="K11" s="32">
+        <f t="shared" si="0"/>
+        <v>97.25</v>
+      </c>
+      <c r="L11" s="5"/>
+    </row>
+    <row r="12" spans="1:26" ht="14" x14ac:dyDescent="0.2">
+      <c r="A12" s="15">
+        <v>2011</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="51">
+        <v>380</v>
+      </c>
+      <c r="D12" s="3"/>
+      <c r="E12" s="28">
+        <v>2014</v>
+      </c>
+      <c r="F12" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="30">
+        <v>146</v>
+      </c>
+      <c r="H12" s="31">
+        <v>132</v>
+      </c>
+      <c r="I12" s="31">
+        <v>118</v>
+      </c>
+      <c r="J12" s="32">
+        <v>120</v>
+      </c>
+      <c r="K12" s="32">
+        <f t="shared" si="0"/>
+        <v>129</v>
+      </c>
+      <c r="L12" s="6"/>
+    </row>
+    <row r="13" spans="1:26" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16">
+        <v>2011</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="53">
+        <v>4595</v>
+      </c>
+      <c r="D13" s="3"/>
+      <c r="E13" s="33">
+        <v>2014</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="35">
+        <v>1992</v>
+      </c>
+      <c r="H13" s="36">
+        <v>2563</v>
+      </c>
+      <c r="I13" s="36">
+        <v>2064</v>
+      </c>
+      <c r="J13" s="37">
+        <v>2013</v>
+      </c>
+      <c r="K13" s="37">
+        <f t="shared" si="0"/>
+        <v>2158</v>
+      </c>
+      <c r="L13" s="5"/>
+    </row>
+    <row r="14" spans="1:26" ht="14" x14ac:dyDescent="0.2">
+      <c r="A14" s="41">
+        <v>2012</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="43">
+        <v>120.75</v>
+      </c>
+      <c r="D14" s="3"/>
+      <c r="E14" s="23">
+        <v>2015</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="25">
+        <v>177</v>
+      </c>
+      <c r="H14" s="26">
+        <v>158</v>
+      </c>
+      <c r="I14" s="26">
+        <v>140</v>
+      </c>
+      <c r="J14" s="27">
+        <v>208</v>
+      </c>
+      <c r="K14" s="27">
+        <f t="shared" si="0"/>
+        <v>170.75</v>
+      </c>
+      <c r="L14" s="2"/>
+    </row>
+    <row r="15" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="41">
+        <v>2012</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="43">
+        <v>120.5</v>
+      </c>
+      <c r="E15" s="28">
+        <v>2015</v>
+      </c>
+      <c r="F15" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="30">
+        <v>89</v>
+      </c>
+      <c r="H15" s="31">
+        <v>121</v>
+      </c>
+      <c r="I15" s="31">
+        <v>101</v>
+      </c>
+      <c r="J15" s="32">
+        <v>87</v>
+      </c>
+      <c r="K15" s="32">
+        <f t="shared" si="0"/>
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="41">
+        <v>2012</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="43">
+        <v>183.25</v>
+      </c>
+      <c r="E16" s="28">
+        <v>2015</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="30">
+        <v>153</v>
+      </c>
+      <c r="H16" s="31">
+        <v>139</v>
+      </c>
+      <c r="I16" s="31">
+        <v>135</v>
+      </c>
+      <c r="J16" s="32">
+        <v>157</v>
+      </c>
+      <c r="K16" s="32">
+        <f t="shared" si="0"/>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="44">
+        <v>2012</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="46">
+        <v>2189.75</v>
+      </c>
+      <c r="E17" s="33">
+        <v>2015</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="35">
+        <v>2055</v>
+      </c>
+      <c r="H17" s="36">
+        <v>2564</v>
+      </c>
+      <c r="I17" s="36">
+        <v>1930</v>
+      </c>
+      <c r="J17" s="37">
+        <v>1938</v>
+      </c>
+      <c r="K17" s="37">
+        <f t="shared" si="0"/>
+        <v>2121.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="47">
+        <v>2013</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="49">
+        <v>138.75</v>
+      </c>
+      <c r="E18" s="23">
+        <v>2016</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="25">
+        <v>183</v>
+      </c>
+      <c r="H18" s="26">
+        <v>156</v>
+      </c>
+      <c r="I18" s="26">
+        <v>150</v>
+      </c>
+      <c r="J18" s="27">
+        <v>215</v>
+      </c>
+      <c r="K18" s="27">
+        <f t="shared" si="0"/>
+        <v>176</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="41">
+        <v>2013</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="43">
+        <v>103.5</v>
+      </c>
+      <c r="E19" s="28">
+        <v>2016</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="30">
+        <v>94</v>
+      </c>
+      <c r="H19" s="31">
+        <v>122</v>
+      </c>
+      <c r="I19" s="31">
+        <v>112</v>
+      </c>
+      <c r="J19" s="32">
+        <v>99</v>
+      </c>
+      <c r="K19" s="32">
+        <f t="shared" si="0"/>
+        <v>106.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="41">
+        <v>2013</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="43">
+        <v>144.75</v>
+      </c>
+      <c r="E20" s="28">
+        <v>2016</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="30">
+        <v>193</v>
+      </c>
+      <c r="H20" s="31">
+        <v>180</v>
+      </c>
+      <c r="I20" s="31">
+        <v>159</v>
+      </c>
+      <c r="J20" s="32">
+        <v>207</v>
+      </c>
+      <c r="K20" s="32">
+        <f t="shared" si="0"/>
+        <v>184.75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="44">
+        <v>2013</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="46">
+        <v>2181.75</v>
+      </c>
+      <c r="E21" s="33">
+        <v>2016</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G21" s="35">
+        <v>2095</v>
+      </c>
+      <c r="H21" s="36">
+        <v>2713</v>
+      </c>
+      <c r="I21" s="36">
+        <v>2082</v>
+      </c>
+      <c r="J21" s="37">
+        <v>1977</v>
+      </c>
+      <c r="K21" s="37">
+        <f t="shared" si="0"/>
+        <v>2216.75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="47">
+        <v>2014</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="49">
+        <v>148.5</v>
+      </c>
+      <c r="E22" s="23">
+        <v>2017</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="25">
+        <v>212</v>
+      </c>
+      <c r="H22" s="26">
+        <v>173</v>
+      </c>
+      <c r="I22" s="26">
+        <v>150</v>
+      </c>
+      <c r="J22" s="27">
+        <v>194</v>
+      </c>
+      <c r="K22" s="27">
+        <f t="shared" si="0"/>
+        <v>182.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="41">
+        <v>2014</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="43">
+        <v>97.25</v>
+      </c>
+      <c r="E23" s="28">
+        <v>2017</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G23" s="30">
+        <v>103</v>
+      </c>
+      <c r="H23" s="31">
+        <v>123</v>
+      </c>
+      <c r="I23" s="31">
+        <v>111</v>
+      </c>
+      <c r="J23" s="32">
+        <v>103</v>
+      </c>
+      <c r="K23" s="32">
+        <f t="shared" si="0"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="41">
+        <v>2014</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C24" s="43">
+        <v>129</v>
+      </c>
+      <c r="E24" s="28">
+        <v>2017</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G24" s="30">
+        <v>243</v>
+      </c>
+      <c r="H24" s="31">
+        <v>222</v>
+      </c>
+      <c r="I24" s="31">
+        <v>205</v>
+      </c>
+      <c r="J24" s="32">
+        <v>238</v>
+      </c>
+      <c r="K24" s="32">
+        <f t="shared" si="0"/>
+        <v>227</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="44">
+        <v>2014</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="46">
+        <v>2158</v>
+      </c>
+      <c r="E25" s="33">
+        <v>2017</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G25" s="35">
+        <v>2169</v>
+      </c>
+      <c r="H25" s="36">
+        <v>3118</v>
+      </c>
+      <c r="I25" s="36">
+        <v>2370</v>
+      </c>
+      <c r="J25" s="37">
+        <v>2111</v>
+      </c>
+      <c r="K25" s="37">
+        <f t="shared" si="0"/>
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="49">
+        <v>170.75</v>
+      </c>
+      <c r="E26" s="23">
+        <v>2018</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="25">
+        <v>159</v>
+      </c>
+      <c r="H26" s="26">
+        <v>143</v>
+      </c>
+      <c r="I26" s="26">
+        <v>155</v>
+      </c>
+      <c r="J26" s="27">
+        <v>204</v>
+      </c>
+      <c r="K26" s="27">
+        <f t="shared" si="0"/>
+        <v>165.25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="41">
+        <v>2015</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="43">
+        <v>99.5</v>
+      </c>
+      <c r="E27" s="28">
+        <v>2018</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G27" s="30">
+        <v>116</v>
+      </c>
+      <c r="H27" s="31">
+        <v>138</v>
+      </c>
+      <c r="I27" s="31">
+        <v>139</v>
+      </c>
+      <c r="J27" s="32">
+        <v>124</v>
+      </c>
+      <c r="K27" s="32">
+        <f t="shared" si="0"/>
+        <v>129.25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="41">
+        <v>2015</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="43">
+        <v>146</v>
+      </c>
+      <c r="E28" s="28">
+        <v>2018</v>
+      </c>
+      <c r="F28" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G28" s="30">
+        <v>239</v>
+      </c>
+      <c r="H28" s="31">
+        <v>227</v>
+      </c>
+      <c r="I28" s="31">
+        <v>218</v>
+      </c>
+      <c r="J28" s="32">
+        <v>227</v>
+      </c>
+      <c r="K28" s="32">
+        <f t="shared" si="0"/>
+        <v>227.75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="44">
+        <v>2015</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="46">
+        <v>2121.75</v>
+      </c>
+      <c r="E29" s="33">
+        <v>2018</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G29" s="35">
+        <v>2389</v>
+      </c>
+      <c r="H29" s="36">
+        <v>3072</v>
+      </c>
+      <c r="I29" s="36">
+        <v>2242</v>
+      </c>
+      <c r="J29" s="37">
+        <v>2022</v>
+      </c>
+      <c r="K29" s="37">
+        <f t="shared" si="0"/>
+        <v>2431.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="47">
+        <v>2016</v>
+      </c>
+      <c r="B30" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="49">
+        <v>176</v>
+      </c>
+      <c r="E30" s="23">
+        <v>2019</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G30" s="25">
+        <v>203</v>
+      </c>
+      <c r="H30" s="26">
+        <v>146</v>
+      </c>
+      <c r="I30" s="26">
+        <v>158</v>
+      </c>
+      <c r="J30" s="27">
+        <v>210</v>
+      </c>
+      <c r="K30" s="27">
+        <f t="shared" si="0"/>
+        <v>179.25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="41">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="43">
+        <v>106.75</v>
+      </c>
+      <c r="E31" s="28">
+        <v>2019</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G31" s="30">
+        <v>137</v>
+      </c>
+      <c r="H31" s="31">
+        <v>172</v>
+      </c>
+      <c r="I31" s="31">
+        <v>171</v>
+      </c>
+      <c r="J31" s="32">
+        <v>136</v>
+      </c>
+      <c r="K31" s="32">
+        <f t="shared" si="0"/>
+        <v>154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="41">
+        <v>2016</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="43">
+        <v>184.75</v>
+      </c>
+      <c r="E32" s="28">
+        <v>2019</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32" s="30">
+        <v>264</v>
+      </c>
+      <c r="H32" s="31">
+        <v>241</v>
+      </c>
+      <c r="I32" s="31">
+        <v>222</v>
+      </c>
+      <c r="J32" s="32">
+        <v>244</v>
+      </c>
+      <c r="K32" s="32">
+        <f t="shared" si="0"/>
+        <v>242.75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="44">
+        <v>2016</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="46">
+        <v>2216.75</v>
+      </c>
+      <c r="E33" s="28">
+        <v>2019</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="G33" s="30">
+        <v>2230</v>
+      </c>
+      <c r="H33" s="31">
+        <v>3097</v>
+      </c>
+      <c r="I33" s="31">
+        <v>2219</v>
+      </c>
+      <c r="J33" s="32">
+        <v>1993</v>
+      </c>
+      <c r="K33" s="32">
+        <f t="shared" si="0"/>
+        <v>2384.75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="47">
+        <v>2017</v>
+      </c>
+      <c r="B34" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="49">
+        <v>182.25</v>
+      </c>
+      <c r="E34" s="23">
+        <v>2020</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G34" s="25">
+        <v>183</v>
+      </c>
+      <c r="H34" s="26">
+        <v>148</v>
+      </c>
+      <c r="I34" s="26">
+        <v>164</v>
+      </c>
+      <c r="J34" s="27">
+        <v>199</v>
+      </c>
+      <c r="K34" s="27">
+        <f t="shared" si="0"/>
+        <v>173.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="41">
+        <v>2017</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="43">
+        <v>110</v>
+      </c>
+      <c r="E35" s="28">
+        <v>2020</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G35" s="30">
+        <v>138</v>
+      </c>
+      <c r="H35" s="31">
+        <v>169</v>
+      </c>
+      <c r="I35" s="31">
+        <v>165</v>
+      </c>
+      <c r="J35" s="32">
+        <v>148</v>
+      </c>
+      <c r="K35" s="32">
+        <f t="shared" si="0"/>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="41">
+        <v>2017</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="43">
+        <v>227</v>
+      </c>
+      <c r="E36" s="28">
+        <v>2020</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G36" s="30">
+        <v>184</v>
+      </c>
+      <c r="H36" s="31">
+        <v>223</v>
+      </c>
+      <c r="I36" s="31">
+        <v>207</v>
+      </c>
+      <c r="J36" s="32">
+        <v>227</v>
+      </c>
+      <c r="K36" s="32">
+        <f t="shared" si="0"/>
+        <v>210.25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="44">
+        <v>2017</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="46">
+        <v>2442</v>
+      </c>
+      <c r="E37" s="33">
+        <v>2020</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G37" s="35">
+        <v>1828</v>
+      </c>
+      <c r="H37" s="36">
+        <v>2602</v>
+      </c>
+      <c r="I37" s="36">
+        <v>2140</v>
+      </c>
+      <c r="J37" s="37">
+        <v>1973</v>
+      </c>
+      <c r="K37" s="37">
+        <f t="shared" si="0"/>
+        <v>2135.75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="47">
+        <v>2018</v>
+      </c>
+      <c r="B38" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="49">
+        <v>165.25</v>
+      </c>
+      <c r="E38" s="23">
+        <v>2021</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G38" s="25">
+        <v>179</v>
+      </c>
+      <c r="H38" s="26">
+        <v>131</v>
+      </c>
+      <c r="I38" s="26">
+        <v>138</v>
+      </c>
+      <c r="J38" s="27">
+        <v>140</v>
+      </c>
+      <c r="K38" s="27">
+        <f t="shared" si="0"/>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="41">
+        <v>2018</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="43">
+        <v>129.25</v>
+      </c>
+      <c r="E39" s="28">
+        <v>2021</v>
+      </c>
+      <c r="F39" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G39" s="30">
+        <v>151</v>
+      </c>
+      <c r="H39" s="31">
+        <v>189</v>
+      </c>
+      <c r="I39" s="31">
+        <v>196</v>
+      </c>
+      <c r="J39" s="32">
+        <v>150</v>
+      </c>
+      <c r="K39" s="32">
+        <f t="shared" si="0"/>
+        <v>171.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="41">
+        <v>2018</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="43">
+        <v>227.75</v>
+      </c>
+      <c r="E40" s="28">
+        <v>2021</v>
+      </c>
+      <c r="F40" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G40" s="30">
+        <v>244</v>
+      </c>
+      <c r="H40" s="31">
+        <v>247</v>
+      </c>
+      <c r="I40" s="31">
+        <v>230</v>
+      </c>
+      <c r="J40" s="32">
+        <v>250</v>
+      </c>
+      <c r="K40" s="32">
+        <f t="shared" si="0"/>
+        <v>242.75</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="44">
+        <v>2018</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="46">
+        <v>2431.25</v>
+      </c>
+      <c r="E41" s="33">
+        <v>2021</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G41" s="35">
+        <v>2022</v>
+      </c>
+      <c r="H41" s="36">
+        <v>2959</v>
+      </c>
+      <c r="I41" s="36">
+        <v>2358</v>
+      </c>
+      <c r="J41" s="37">
+        <v>2076</v>
+      </c>
+      <c r="K41" s="37">
+        <f t="shared" si="0"/>
+        <v>2353.75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="47">
+        <v>2019</v>
+      </c>
+      <c r="B42" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="49">
+        <v>179.25</v>
+      </c>
+      <c r="E42" s="23">
+        <v>2022</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G42" s="25">
+        <v>128</v>
+      </c>
+      <c r="H42" s="26">
+        <v>139</v>
+      </c>
+      <c r="I42" s="26">
+        <v>85</v>
+      </c>
+      <c r="J42" s="27">
+        <v>147</v>
+      </c>
+      <c r="K42" s="27">
+        <f t="shared" si="0"/>
+        <v>124.75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="41">
+        <v>2019</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="43">
+        <v>154</v>
+      </c>
+      <c r="E43" s="28">
+        <v>2022</v>
+      </c>
+      <c r="F43" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G43" s="30">
+        <v>182</v>
+      </c>
+      <c r="H43" s="31">
+        <v>195</v>
+      </c>
+      <c r="I43" s="31">
+        <v>188</v>
+      </c>
+      <c r="J43" s="32">
+        <v>157</v>
+      </c>
+      <c r="K43" s="32">
+        <f t="shared" si="0"/>
+        <v>180.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="41">
+        <v>2019</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="43">
+        <v>242.75</v>
+      </c>
+      <c r="E44" s="28">
+        <v>2022</v>
+      </c>
+      <c r="F44" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G44" s="30">
+        <v>271</v>
+      </c>
+      <c r="H44" s="31">
+        <v>257</v>
+      </c>
+      <c r="I44" s="31">
+        <v>235</v>
+      </c>
+      <c r="J44" s="32">
+        <v>252</v>
+      </c>
+      <c r="K44" s="32">
+        <f t="shared" si="0"/>
+        <v>253.75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="41">
+        <v>2019</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="43">
+        <v>2384.75</v>
+      </c>
+      <c r="E45" s="33">
+        <v>2022</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G45" s="35">
+        <v>2201</v>
+      </c>
+      <c r="H45" s="36">
+        <v>3171</v>
+      </c>
+      <c r="I45" s="36">
+        <v>2357</v>
+      </c>
+      <c r="J45" s="37">
+        <v>2163</v>
+      </c>
+      <c r="K45" s="37">
+        <f t="shared" si="0"/>
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="47">
+        <v>2020</v>
+      </c>
+      <c r="B46" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="49">
+        <v>173.5</v>
+      </c>
+      <c r="E46" s="23">
+        <v>2023</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G46" s="25">
+        <v>133</v>
+      </c>
+      <c r="H46" s="26">
+        <v>88</v>
+      </c>
+      <c r="I46" s="26">
+        <v>68</v>
+      </c>
+      <c r="J46" s="27">
+        <v>132</v>
+      </c>
+      <c r="K46" s="27">
+        <f t="shared" si="0"/>
+        <v>105.25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="41">
+        <v>2020</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="43">
+        <v>155</v>
+      </c>
+      <c r="E47" s="28">
+        <v>2023</v>
+      </c>
+      <c r="F47" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G47" s="30">
+        <v>168</v>
+      </c>
+      <c r="H47" s="31">
+        <v>198</v>
+      </c>
+      <c r="I47" s="31">
+        <v>191</v>
+      </c>
+      <c r="J47" s="32">
+        <v>140</v>
+      </c>
+      <c r="K47" s="32">
+        <f t="shared" si="0"/>
+        <v>174.25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="41">
+        <v>2020</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="43">
+        <v>210.25</v>
+      </c>
+      <c r="E48" s="28">
+        <v>2023</v>
+      </c>
+      <c r="F48" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G48" s="30">
+        <v>252</v>
+      </c>
+      <c r="H48" s="31">
+        <v>256</v>
+      </c>
+      <c r="I48" s="31">
+        <v>247</v>
+      </c>
+      <c r="J48" s="32">
+        <v>262</v>
+      </c>
+      <c r="K48" s="32">
+        <f t="shared" si="0"/>
+        <v>254.25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="44">
+        <v>2020</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="46">
+        <v>2135.75</v>
+      </c>
+      <c r="E49" s="33">
+        <v>2023</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G49" s="35">
+        <v>2396</v>
+      </c>
+      <c r="H49" s="36">
+        <v>3292</v>
+      </c>
+      <c r="I49" s="36">
+        <v>2560</v>
+      </c>
+      <c r="J49" s="37">
+        <v>2133</v>
+      </c>
+      <c r="K49" s="37">
+        <f t="shared" si="0"/>
+        <v>2595.25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="47">
+        <v>2021</v>
+      </c>
+      <c r="B50" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="49">
+        <v>147</v>
+      </c>
+      <c r="E50" s="23">
+        <v>2024</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G50" s="25">
+        <v>124</v>
+      </c>
+      <c r="H50" s="26">
+        <v>115</v>
+      </c>
+      <c r="I50" s="26">
+        <v>79</v>
+      </c>
+      <c r="J50" s="27">
+        <v>133</v>
+      </c>
+      <c r="K50" s="27">
+        <f t="shared" si="0"/>
+        <v>112.75</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="41">
+        <v>2021</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" s="43">
+        <v>171.5</v>
+      </c>
+      <c r="E51" s="28">
+        <v>2024</v>
+      </c>
+      <c r="F51" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G51" s="30">
+        <v>158</v>
+      </c>
+      <c r="H51" s="31">
+        <v>168</v>
+      </c>
+      <c r="I51" s="31">
+        <v>162</v>
+      </c>
+      <c r="J51" s="32">
+        <v>136</v>
+      </c>
+      <c r="K51" s="32">
+        <f t="shared" si="0"/>
+        <v>156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="41">
+        <v>2021</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" s="43">
+        <v>242.75</v>
+      </c>
+      <c r="E52" s="28">
+        <v>2024</v>
+      </c>
+      <c r="F52" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G52" s="30">
+        <v>281</v>
+      </c>
+      <c r="H52" s="31">
+        <v>263</v>
+      </c>
+      <c r="I52" s="31">
+        <v>242</v>
+      </c>
+      <c r="J52" s="32">
+        <v>270</v>
+      </c>
+      <c r="K52" s="32">
+        <f t="shared" si="0"/>
+        <v>264</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="44">
+        <v>2021</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="46">
+        <v>2353.75</v>
+      </c>
+      <c r="E53" s="33">
+        <v>2024</v>
+      </c>
+      <c r="F53" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G53" s="35">
+        <v>2552</v>
+      </c>
+      <c r="H53" s="36">
+        <v>3401</v>
+      </c>
+      <c r="I53" s="36">
+        <v>2657</v>
+      </c>
+      <c r="J53" s="37">
+        <v>2268</v>
+      </c>
+      <c r="K53" s="37">
+        <f t="shared" si="0"/>
+        <v>2719.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="47">
+        <v>2022</v>
+      </c>
+      <c r="B54" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="49">
+        <v>124.75</v>
+      </c>
+      <c r="E54" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G54" s="25">
+        <v>92</v>
+      </c>
+      <c r="H54" s="26">
+        <v>99</v>
+      </c>
+      <c r="I54" s="26">
+        <v>45</v>
+      </c>
+      <c r="J54" s="27">
+        <v>136</v>
+      </c>
+      <c r="K54" s="27">
+        <f t="shared" si="0"/>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="41">
+        <v>2022</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="43">
+        <v>180.5</v>
+      </c>
+      <c r="E55" s="28">
+        <v>2025</v>
+      </c>
+      <c r="F55" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G55" s="30">
+        <v>158</v>
+      </c>
+      <c r="H55" s="31">
+        <v>187</v>
+      </c>
+      <c r="I55" s="31">
+        <v>170</v>
+      </c>
+      <c r="J55" s="32">
+        <v>139</v>
+      </c>
+      <c r="K55" s="32">
+        <f t="shared" si="0"/>
+        <v>163.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="41">
+        <v>2022</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="43">
+        <v>253.75</v>
+      </c>
+      <c r="E56" s="28">
+        <v>2025</v>
+      </c>
+      <c r="F56" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="G56" s="30">
+        <v>304</v>
+      </c>
+      <c r="H56" s="31">
+        <v>298</v>
+      </c>
+      <c r="I56" s="31">
+        <v>284</v>
+      </c>
+      <c r="J56" s="32">
+        <v>302</v>
+      </c>
+      <c r="K56" s="32">
+        <f t="shared" si="0"/>
+        <v>297</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="44">
+        <v>2022</v>
+      </c>
+      <c r="B57" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" s="46">
+        <v>2473</v>
+      </c>
+      <c r="E57" s="33">
+        <v>2025</v>
+      </c>
+      <c r="F57" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="G57" s="35">
+        <v>2480</v>
+      </c>
+      <c r="H57" s="36">
+        <v>3689</v>
+      </c>
+      <c r="I57" s="36">
+        <v>2676</v>
+      </c>
+      <c r="J57" s="37">
+        <v>2401</v>
+      </c>
+      <c r="K57" s="37">
+        <f t="shared" si="0"/>
+        <v>2811.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="47">
+        <v>2023</v>
+      </c>
+      <c r="B58" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="49">
+        <v>105.25</v>
+      </c>
+      <c r="E58" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="39"/>
+      <c r="G58" s="40"/>
+      <c r="H58" s="40"/>
+      <c r="I58" s="40"/>
+      <c r="J58" s="40"/>
+      <c r="K58" s="40"/>
+    </row>
+    <row r="59" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="41">
+        <v>2023</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="43">
+        <v>174.25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="41">
+        <v>2023</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="43">
+        <v>254.25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="44">
+        <v>2023</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" s="46">
+        <v>2595.25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="47">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="49">
+        <v>112.75</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="41">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="43">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="41">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="43">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="44">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" s="46">
+        <v>2719.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="47">
+        <v>2025</v>
+      </c>
+      <c r="B66" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="49">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="41">
+        <v>2025</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" s="43">
+        <v>163.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="41">
+        <v>2025</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="43">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="44">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" s="46">
+        <v>2811.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Hoja 1</vt:lpstr>
+      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Hoja2</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Josep Poppenmaier</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>