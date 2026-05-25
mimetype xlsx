--- v0 (2025-10-31)
+++ v1 (2026-05-25)
@@ -1,270 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10517"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crist\Desktop\IIDL y VARIED\Cátedra de Cullera\CATEDRA CIUTAT CULLERA\OBSERVATORIO TERRITORIAL TURÍSTICO\INDICADORES LIMPIOS WEB II\ECONÓMICOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/marina/Desktop/IIDL/Càtedra Ciutat de Cullera/OBSERVATORIO TERRITORIAL TURÍSTICO/Indicadores/ECONÓMICOS/Mercado de trabajo/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55FCAF95-81B6-4BE7-A217-7575FBB492C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F5A4612-B0D3-C642-BDD7-29DF192DD7DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="29400" windowHeight="16480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
-  <fileRecoveryPr repairLoad="1"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="16">
   <si>
     <t>AÑO</t>
-  </si>
-[...1 lines deleted...]
-    <t>MES</t>
   </si>
   <si>
     <t>VALOR NUMÉRICO</t>
   </si>
   <si>
     <t xml:space="preserve">Enero </t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t xml:space="preserve">Marzo </t>
   </si>
   <si>
     <t xml:space="preserve">Abril </t>
   </si>
   <si>
     <t xml:space="preserve">Mayo </t>
   </si>
   <si>
     <t xml:space="preserve">Junio </t>
   </si>
   <si>
     <t xml:space="preserve">Julio </t>
   </si>
   <si>
     <t xml:space="preserve">Agosto </t>
   </si>
   <si>
     <t>Septiembre</t>
   </si>
   <si>
     <t>Octubre</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
+  <si>
+    <t>Fuente: Instituto Nacional de Estadística (INE)</t>
+  </si>
+  <si>
+    <t>TIPO</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF46BDC6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...16 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="6">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="0"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Estilo de tabla 1" pivot="0" count="1" xr9:uid="{789321DA-3A6D-47D3-AB5A-86994C231177}">
+      <tableStyleElement type="wholeTable" dxfId="5"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6EA12509-347C-4C6F-8B6E-A1B2CD63F184}" name="Tabla1" displayName="Tabla1" ref="A1:B85" headerRowDxfId="4">
+  <autoFilter ref="A1:B85" xr:uid="{6EA12509-347C-4C6F-8B6E-A1B2CD63F184}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{FFB24388-2D55-44AD-ABEC-30167C972776}" name="AÑO" totalsRowLabel="Total" dataDxfId="3" totalsRowDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{3C4EC7C1-A8E0-4BDE-A26D-29F24C2B26D3}" name="VALOR NUMÉRICO" totalsRowFunction="count" dataDxfId="1" totalsRowDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
@@ -420,2284 +517,1033 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:D205"/>
+  <dimension ref="A1:C87"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C205" sqref="C194:C205"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B86" sqref="B86"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.453125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="3" max="3" width="18.7265625" customWidth="1"/>
+    <col min="2" max="2" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A2" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B2" s="6">
+        <v>14</v>
+      </c>
+      <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2"/>
-[...5 lines deleted...]
-      <c r="B2" s="4" t="s">
+    </row>
+    <row r="3" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A3" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B3" s="7">
+        <v>15</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="5">
+    </row>
+    <row r="4" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A4" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B4" s="6">
+        <v>24</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A5" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="7">
+        <v>0</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A6" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B6" s="6">
+        <v>0</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A7" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B7" s="7">
+        <v>21</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A8" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B8" s="6">
+        <v>25</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A9" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="7">
+        <v>34</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A10" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B10" s="6">
+        <v>19</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A11" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B11" s="7">
+        <v>0</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A12" s="3">
+        <v>2019</v>
+      </c>
+      <c r="B12" s="6">
+        <v>12</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="13" x14ac:dyDescent="0.15">
+      <c r="A13" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B13" s="7">
+        <v>12</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="6"/>
-[...5 lines deleted...]
-      <c r="B3" s="4" t="s">
+    </row>
+    <row r="14" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B14" s="6">
+        <v>12</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="7">
+        <v>12</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B16" s="3">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="5">
+    </row>
+    <row r="17" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B17" s="4">
+        <v>0</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B18" s="3">
+        <v>0</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B19" s="4">
+        <v>0</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B20" s="3">
+        <v>68</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B21" s="4">
+        <v>73</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B22" s="3">
+        <v>60</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B23" s="4">
+        <v>31</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B24" s="3">
+        <v>24</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="4">
+        <v>2020</v>
+      </c>
+      <c r="B25" s="4">
+        <v>24</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B4" s="4" t="s">
+    <row r="26" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B26" s="3">
+        <v>11</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B27" s="4">
+        <v>12</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B28" s="3">
+        <v>14</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B29" s="4">
+        <v>29</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="5">
+    </row>
+    <row r="30" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B30" s="3">
+        <v>36</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B31" s="4">
+        <v>62</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B32" s="3">
+        <v>107</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B33" s="4">
+        <v>84</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B34" s="3">
+        <v>73</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B35" s="4">
+        <v>29</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="3">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="3">
+        <v>60</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B37" s="4">
+        <v>27</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B38" s="3">
+        <v>44</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B39" s="4">
+        <v>43</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B40" s="3">
+        <v>46</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B41" s="4">
+        <v>26</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B42" s="3">
+        <v>35</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B43" s="4">
+        <v>52</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B44" s="3">
+        <v>46</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B45" s="4">
+        <v>55</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B46" s="3">
+        <v>52</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B47" s="4">
+        <v>23</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B48" s="3">
+        <v>0</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="4">
+        <v>2022</v>
+      </c>
+      <c r="B49" s="4">
+        <v>0</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B50" s="3">
+        <v>13</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B51" s="4">
         <v>14</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="C51" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B52" s="3">
+        <v>19</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B53" s="4">
+        <v>0</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B54" s="3">
+        <v>0</v>
+      </c>
+      <c r="C54" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="5">
+    </row>
+    <row r="55" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B55" s="4">
+        <v>0</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B56" s="3">
+        <v>0</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B57" s="4">
+        <v>0</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B58" s="3">
+        <v>0</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B59" s="4">
+        <v>0</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B60" s="3">
+        <v>0</v>
+      </c>
+      <c r="C60" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B6" s="4" t="s">
+    <row r="61" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B61" s="4">
+        <v>0</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="3">
+        <v>13</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="4">
+        <v>0</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="3">
+        <v>0</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="4">
+        <v>0</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="3">
+        <v>0</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="4">
+        <v>0</v>
+      </c>
+      <c r="C67" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="5">
+    </row>
+    <row r="68" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="3">
+        <v>0</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="4">
+        <v>0</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="3">
+        <v>0</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B71" s="4">
+        <v>0</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="3">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="3">
+        <v>24</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B73" s="4">
         <v>14</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="C73" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B74" s="3">
+        <v>28</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B75" s="4">
+        <v>27</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B76" s="3">
+        <v>28</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B77" s="4">
+        <v>15</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B78" s="3">
+        <v>48</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B79" s="4">
+        <v>34</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B80" s="3">
+        <v>55</v>
+      </c>
+      <c r="C80" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="5">
-[...7 lines deleted...]
-      <c r="B8" s="4" t="s">
+    </row>
+    <row r="81" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="4">
+        <v>59</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="5">
-[...7 lines deleted...]
-      <c r="B9" s="4" t="s">
+    </row>
+    <row r="82" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="3">
+        <v>88</v>
+      </c>
+      <c r="C82" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="5">
-[...7 lines deleted...]
-      <c r="B10" s="4" t="s">
+    </row>
+    <row r="83" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="4">
+        <v>29</v>
+      </c>
+      <c r="C83" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="5">
-[...7 lines deleted...]
-      <c r="B11" s="4" t="s">
+    </row>
+    <row r="84" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B84" s="3">
+        <v>0</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="5">
-[...7 lines deleted...]
-      <c r="B12" s="4" t="s">
+    </row>
+    <row r="85" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B85" s="4">
+        <v>0</v>
+      </c>
+      <c r="C85" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="5">
-[...7 lines deleted...]
-      <c r="B13" s="8" t="s">
+    </row>
+    <row r="86" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="1"/>
+    </row>
+    <row r="87" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="2" t="s">
         <v>14</v>
-      </c>
-[...2056 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Josep Poppenmaier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>